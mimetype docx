--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281919492" name="Picture">
+                  <wp:docPr id="1938277745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281919492" name="Picture"/>
+                          <pic:cNvPr id="1938277745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800914999" name="Picture">
+                  <wp:docPr id="1920578868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800914999" name="Picture"/>
+                          <pic:cNvPr id="1920578868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806723856" name="Picture">
+                        <wp:docPr id="660636666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806723856" name="Picture"/>
+                                <pic:cNvPr id="660636666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380264680" name="Picture">
+                  <wp:docPr id="1786243508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380264680" name="Picture"/>
+                          <pic:cNvPr id="1786243508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768855898" name="Picture">
+                  <wp:docPr id="1869197622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768855898" name="Picture"/>
+                          <pic:cNvPr id="1869197622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443883804" name="Picture">
+                  <wp:docPr id="1061544922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443883804" name="Picture"/>
+                          <pic:cNvPr id="1061544922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216442398" name="Picture">
+                  <wp:docPr id="286988142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216442398" name="Picture"/>
+                          <pic:cNvPr id="286988142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679471124" name="Picture">
+                  <wp:docPr id="712199208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679471124" name="Picture"/>
+                          <pic:cNvPr id="712199208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806809022" name="Picture">
+                        <wp:docPr id="1135922135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806809022" name="Picture"/>
+                                <pic:cNvPr id="1135922135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="617833564" name="Picture">
+                        <wp:docPr id="1429832299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="617833564" name="Picture"/>
+                                <pic:cNvPr id="1429832299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435285801" name="Picture">
+                        <wp:docPr id="671044025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435285801" name="Picture"/>
+                                <pic:cNvPr id="671044025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757141177" name="Picture">
+                        <wp:docPr id="568087052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757141177" name="Picture"/>
+                                <pic:cNvPr id="568087052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405849263" name="Picture">
+                        <wp:docPr id="393887595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405849263" name="Picture"/>
+                                <pic:cNvPr id="393887595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="741222417" name="Picture">
+                        <wp:docPr id="1281273248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="741222417" name="Picture"/>
+                                <pic:cNvPr id="1281273248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1268893642" name="Picture">
+                        <wp:docPr id="1064499085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1268893642" name="Picture"/>
+                                <pic:cNvPr id="1064499085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629489878" name="Picture">
+                        <wp:docPr id="1333008823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629489878" name="Picture"/>
+                                <pic:cNvPr id="1333008823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131615607" name="Picture">
+                        <wp:docPr id="1623811986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131615607" name="Picture"/>
+                                <pic:cNvPr id="1623811986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769034756" name="Picture">
+                        <wp:docPr id="984114747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769034756" name="Picture"/>
+                                <pic:cNvPr id="984114747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397919915" name="Picture">
+                        <wp:docPr id="134712748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397919915" name="Picture"/>
+                                <pic:cNvPr id="134712748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="549015995" name="Picture">
+                        <wp:docPr id="1024312082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="549015995" name="Picture"/>
+                                <pic:cNvPr id="1024312082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049402695" name="Picture">
+                        <wp:docPr id="1233646923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049402695" name="Picture"/>
+                                <pic:cNvPr id="1233646923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973571542" name="Picture">
+                        <wp:docPr id="1141567997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973571542" name="Picture"/>
+                                <pic:cNvPr id="1141567997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542053833" name="Picture">
+                        <wp:docPr id="1501987799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542053833" name="Picture"/>
+                                <pic:cNvPr id="1501987799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295774877" name="Picture">
+                  <wp:docPr id="886094361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295774877" name="Picture"/>
+                          <pic:cNvPr id="886094361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413970553" name="Picture">
+                  <wp:docPr id="1332938834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413970553" name="Picture"/>
+                          <pic:cNvPr id="1332938834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027360028" name="Picture">
+                  <wp:docPr id="907592302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027360028" name="Picture"/>
+                          <pic:cNvPr id="907592302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077458404" name="Picture">
+                  <wp:docPr id="561903365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077458404" name="Picture"/>
+                          <pic:cNvPr id="561903365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322204513" name="Picture">
+                  <wp:docPr id="1820119309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322204513" name="Picture"/>
+                          <pic:cNvPr id="1820119309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455811520" name="Picture">
+                  <wp:docPr id="17295541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455811520" name="Picture"/>
+                          <pic:cNvPr id="17295541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322341266" name="Picture">
+                        <wp:docPr id="233579965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322341266" name="Picture"/>
+                                <pic:cNvPr id="233579965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765774245" name="Picture">
+                  <wp:docPr id="1404864325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765774245" name="Picture"/>
+                          <pic:cNvPr id="1404864325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841646606" name="Picture">
+                  <wp:docPr id="1747475389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841646606" name="Picture"/>
+                          <pic:cNvPr id="1747475389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243095613" name="Picture">
+                  <wp:docPr id="75848392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243095613" name="Picture"/>
+                          <pic:cNvPr id="75848392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148683130" name="Picture">
+                  <wp:docPr id="1259548459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148683130" name="Picture"/>
+                          <pic:cNvPr id="1259548459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740563772" name="Picture">
+                  <wp:docPr id="347486975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740563772" name="Picture"/>
+                          <pic:cNvPr id="347486975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497351034" name="Picture">
+                  <wp:docPr id="379782262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497351034" name="Picture"/>
+                          <pic:cNvPr id="379782262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479235131" name="Picture">
+                        <wp:docPr id="1148640971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479235131" name="Picture"/>
+                                <pic:cNvPr id="1148640971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055345187" name="Picture">
+                        <wp:docPr id="1972201350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055345187" name="Picture"/>
+                                <pic:cNvPr id="1972201350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102440707" name="Picture">
+                  <wp:docPr id="1310163611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102440707" name="Picture"/>
+                          <pic:cNvPr id="1310163611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234563816" name="Picture">
+                  <wp:docPr id="1993109284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234563816" name="Picture"/>
+                          <pic:cNvPr id="1993109284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636467906" name="Picture">
+                  <wp:docPr id="800451511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636467906" name="Picture"/>
+                          <pic:cNvPr id="800451511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760105646" name="Picture">
+                  <wp:docPr id="1478767800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760105646" name="Picture"/>
+                          <pic:cNvPr id="1478767800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113461694" name="Picture">
+                  <wp:docPr id="360450592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113461694" name="Picture"/>
+                          <pic:cNvPr id="360450592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689042031" name="Picture">
+                  <wp:docPr id="25192078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689042031" name="Picture"/>
+                          <pic:cNvPr id="25192078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057989602" name="Picture">
+                        <wp:docPr id="98940168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057989602" name="Picture"/>
+                                <pic:cNvPr id="98940168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011793650" name="Picture">
+                  <wp:docPr id="833725107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011793650" name="Picture"/>
+                          <pic:cNvPr id="833725107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541279435" name="Picture">
+                  <wp:docPr id="1679606820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541279435" name="Picture"/>
+                          <pic:cNvPr id="1679606820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915927855" name="Picture">
+                  <wp:docPr id="1291411546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915927855" name="Picture"/>
+                          <pic:cNvPr id="1291411546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671683198" name="Picture">
+                  <wp:docPr id="1590416219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671683198" name="Picture"/>
+                          <pic:cNvPr id="1590416219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216386872" name="Picture">
+                  <wp:docPr id="2008771010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216386872" name="Picture"/>
+                          <pic:cNvPr id="2008771010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287466966" name="Picture">
+                  <wp:docPr id="190051767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287466966" name="Picture"/>
+                          <pic:cNvPr id="190051767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941024497" name="Picture">
+                        <wp:docPr id="1331603516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941024497" name="Picture"/>
+                                <pic:cNvPr id="1331603516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185514318" name="Picture">
+                  <wp:docPr id="1099769651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185514318" name="Picture"/>
+                          <pic:cNvPr id="1099769651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966491896" name="Picture">
+                  <wp:docPr id="2074634358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966491896" name="Picture"/>
+                          <pic:cNvPr id="2074634358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144332931" name="Picture">
+                  <wp:docPr id="7747652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144332931" name="Picture"/>
+                          <pic:cNvPr id="7747652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491830379" name="Picture">
+                  <wp:docPr id="2070357111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491830379" name="Picture"/>
+                          <pic:cNvPr id="2070357111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781254532" name="Picture">
+                  <wp:docPr id="317884941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781254532" name="Picture"/>
+                          <pic:cNvPr id="317884941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326187058" name="Picture">
+                  <wp:docPr id="1072614340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326187058" name="Picture"/>
+                          <pic:cNvPr id="1072614340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136611166" name="Picture">
+                  <wp:docPr id="230422797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136611166" name="Picture"/>
+                          <pic:cNvPr id="230422797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217770581" name="Picture">
+                  <wp:docPr id="1201395490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217770581" name="Picture"/>
+                          <pic:cNvPr id="1201395490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348522938" name="Picture">
+                  <wp:docPr id="1160014155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348522938" name="Picture"/>
+                          <pic:cNvPr id="1160014155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>