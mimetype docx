--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602286117" name="Picture">
+                  <wp:docPr id="1623742032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602286117" name="Picture"/>
+                          <pic:cNvPr id="1623742032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035881271" name="Picture">
+                  <wp:docPr id="434875598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035881271" name="Picture"/>
+                          <pic:cNvPr id="434875598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527880955" name="Picture">
+                        <wp:docPr id="1639550639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527880955" name="Picture"/>
+                                <pic:cNvPr id="1639550639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943527918" name="Picture">
+                  <wp:docPr id="1824845825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943527918" name="Picture"/>
+                          <pic:cNvPr id="1824845825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607453098" name="Picture">
+                  <wp:docPr id="2045486748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607453098" name="Picture"/>
+                          <pic:cNvPr id="2045486748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741895475" name="Picture">
+                  <wp:docPr id="561459120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741895475" name="Picture"/>
+                          <pic:cNvPr id="561459120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982283727" name="Picture">
+                  <wp:docPr id="965091508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982283727" name="Picture"/>
+                          <pic:cNvPr id="965091508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134218330" name="Picture">
+                  <wp:docPr id="1900709629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134218330" name="Picture"/>
+                          <pic:cNvPr id="1900709629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449829899" name="Picture">
+                        <wp:docPr id="1913424049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449829899" name="Picture"/>
+                                <pic:cNvPr id="1913424049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704630853" name="Picture">
+                        <wp:docPr id="1636067998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704630853" name="Picture"/>
+                                <pic:cNvPr id="1636067998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959957736" name="Picture">
+                        <wp:docPr id="1517020071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959957736" name="Picture"/>
+                                <pic:cNvPr id="1517020071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840119440" name="Picture">
+                        <wp:docPr id="1878147316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840119440" name="Picture"/>
+                                <pic:cNvPr id="1878147316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747122980" name="Picture">
+                        <wp:docPr id="804751049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747122980" name="Picture"/>
+                                <pic:cNvPr id="804751049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="980209840" name="Picture">
+                        <wp:docPr id="1581476770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="980209840" name="Picture"/>
+                                <pic:cNvPr id="1581476770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="777538773" name="Picture">
+                        <wp:docPr id="384716488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="777538773" name="Picture"/>
+                                <pic:cNvPr id="384716488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282837416" name="Picture">
+                        <wp:docPr id="2142353447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282837416" name="Picture"/>
+                                <pic:cNvPr id="2142353447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858275320" name="Picture">
+                        <wp:docPr id="989347148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858275320" name="Picture"/>
+                                <pic:cNvPr id="989347148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843230054" name="Picture">
+                        <wp:docPr id="1057168351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843230054" name="Picture"/>
+                                <pic:cNvPr id="1057168351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701761339" name="Picture">
+                        <wp:docPr id="213452324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701761339" name="Picture"/>
+                                <pic:cNvPr id="213452324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913155810" name="Picture">
+                        <wp:docPr id="998815173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913155810" name="Picture"/>
+                                <pic:cNvPr id="998815173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099606712" name="Picture">
+                        <wp:docPr id="1202891129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099606712" name="Picture"/>
+                                <pic:cNvPr id="1202891129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877297244" name="Picture">
+                        <wp:docPr id="1636193519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877297244" name="Picture"/>
+                                <pic:cNvPr id="1636193519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945065254" name="Picture">
+                        <wp:docPr id="481120504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945065254" name="Picture"/>
+                                <pic:cNvPr id="481120504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92735680" name="Picture">
+                  <wp:docPr id="243891823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92735680" name="Picture"/>
+                          <pic:cNvPr id="243891823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017470603" name="Picture">
+                  <wp:docPr id="2023413197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017470603" name="Picture"/>
+                          <pic:cNvPr id="2023413197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463177337" name="Picture">
+                  <wp:docPr id="9906455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463177337" name="Picture"/>
+                          <pic:cNvPr id="9906455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26383925" name="Picture">
+                  <wp:docPr id="1426727947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26383925" name="Picture"/>
+                          <pic:cNvPr id="1426727947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612410514" name="Picture">
+                  <wp:docPr id="293805540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612410514" name="Picture"/>
+                          <pic:cNvPr id="293805540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202855696" name="Picture">
+                  <wp:docPr id="221245108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202855696" name="Picture"/>
+                          <pic:cNvPr id="221245108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345570961" name="Picture">
+                        <wp:docPr id="546574159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345570961" name="Picture"/>
+                                <pic:cNvPr id="546574159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767749589" name="Picture">
+                  <wp:docPr id="310228529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767749589" name="Picture"/>
+                          <pic:cNvPr id="310228529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169734490" name="Picture">
+                  <wp:docPr id="952934902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169734490" name="Picture"/>
+                          <pic:cNvPr id="952934902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184648764" name="Picture">
+                  <wp:docPr id="950157271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184648764" name="Picture"/>
+                          <pic:cNvPr id="950157271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328736471" name="Picture">
+                  <wp:docPr id="2080172144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328736471" name="Picture"/>
+                          <pic:cNvPr id="2080172144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957188082" name="Picture">
+                  <wp:docPr id="1066377356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957188082" name="Picture"/>
+                          <pic:cNvPr id="1066377356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250941566" name="Picture">
+                  <wp:docPr id="690813487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250941566" name="Picture"/>
+                          <pic:cNvPr id="690813487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="417622414" name="Picture">
+                        <wp:docPr id="1544475412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="417622414" name="Picture"/>
+                                <pic:cNvPr id="1544475412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412024566" name="Picture">
+                        <wp:docPr id="1975258323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412024566" name="Picture"/>
+                                <pic:cNvPr id="1975258323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589122672" name="Picture">
+                  <wp:docPr id="1593894659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589122672" name="Picture"/>
+                          <pic:cNvPr id="1593894659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469959574" name="Picture">
+                  <wp:docPr id="961527579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469959574" name="Picture"/>
+                          <pic:cNvPr id="961527579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029352149" name="Picture">
+                  <wp:docPr id="2135519625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029352149" name="Picture"/>
+                          <pic:cNvPr id="2135519625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957459148" name="Picture">
+                  <wp:docPr id="423152042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957459148" name="Picture"/>
+                          <pic:cNvPr id="423152042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395653144" name="Picture">
+                  <wp:docPr id="660001233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395653144" name="Picture"/>
+                          <pic:cNvPr id="660001233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580416091" name="Picture">
+                  <wp:docPr id="1540016102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580416091" name="Picture"/>
+                          <pic:cNvPr id="1540016102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802210128" name="Picture">
+                        <wp:docPr id="1298538432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802210128" name="Picture"/>
+                                <pic:cNvPr id="1298538432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320907867" name="Picture">
+                  <wp:docPr id="1075709053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320907867" name="Picture"/>
+                          <pic:cNvPr id="1075709053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310180079" name="Picture">
+                  <wp:docPr id="270893708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310180079" name="Picture"/>
+                          <pic:cNvPr id="270893708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653339542" name="Picture">
+                  <wp:docPr id="862014999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653339542" name="Picture"/>
+                          <pic:cNvPr id="862014999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606866578" name="Picture">
+                  <wp:docPr id="322809285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606866578" name="Picture"/>
+                          <pic:cNvPr id="322809285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189157704" name="Picture">
+                  <wp:docPr id="1536596137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189157704" name="Picture"/>
+                          <pic:cNvPr id="1536596137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594273939" name="Picture">
+                  <wp:docPr id="389553284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594273939" name="Picture"/>
+                          <pic:cNvPr id="389553284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144979920" name="Picture">
+                        <wp:docPr id="660087150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144979920" name="Picture"/>
+                                <pic:cNvPr id="660087150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326292977" name="Picture">
+                  <wp:docPr id="1269312408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326292977" name="Picture"/>
+                          <pic:cNvPr id="1269312408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583277316" name="Picture">
+                  <wp:docPr id="756887762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583277316" name="Picture"/>
+                          <pic:cNvPr id="756887762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992592991" name="Picture">
+                  <wp:docPr id="1124688481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992592991" name="Picture"/>
+                          <pic:cNvPr id="1124688481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084430662" name="Picture">
+                  <wp:docPr id="934681271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084430662" name="Picture"/>
+                          <pic:cNvPr id="934681271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793774714" name="Picture">
+                  <wp:docPr id="1392879049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793774714" name="Picture"/>
+                          <pic:cNvPr id="1392879049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063442091" name="Picture">
+                  <wp:docPr id="176696221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063442091" name="Picture"/>
+                          <pic:cNvPr id="176696221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474576767" name="Picture">
+                  <wp:docPr id="203292704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474576767" name="Picture"/>
+                          <pic:cNvPr id="203292704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921437852" name="Picture">
+                  <wp:docPr id="1238908308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921437852" name="Picture"/>
+                          <pic:cNvPr id="1238908308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200956109" name="Picture">
+                  <wp:docPr id="1066843909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200956109" name="Picture"/>
+                          <pic:cNvPr id="1066843909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>