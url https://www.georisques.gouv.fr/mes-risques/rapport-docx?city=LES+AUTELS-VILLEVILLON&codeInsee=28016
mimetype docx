--- v0 (2026-08-17)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516487132" name="Picture">
+                  <wp:docPr id="1598442586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516487132" name="Picture"/>
+                          <pic:cNvPr id="1598442586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602333955" name="Picture">
+                  <wp:docPr id="1372234471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602333955" name="Picture"/>
+                          <pic:cNvPr id="1372234471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479053550" name="Picture">
+                        <wp:docPr id="768890289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479053550" name="Picture"/>
+                                <pic:cNvPr id="768890289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623138993" name="Picture">
+                  <wp:docPr id="1056899907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623138993" name="Picture"/>
+                          <pic:cNvPr id="1056899907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212391047" name="Picture">
+                  <wp:docPr id="1374598724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212391047" name="Picture"/>
+                          <pic:cNvPr id="1374598724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571523376" name="Picture">
+                  <wp:docPr id="439731341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571523376" name="Picture"/>
+                          <pic:cNvPr id="439731341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539853390" name="Picture">
+                  <wp:docPr id="352030175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539853390" name="Picture"/>
+                          <pic:cNvPr id="352030175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691533811" name="Picture">
+                  <wp:docPr id="1121985163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691533811" name="Picture"/>
+                          <pic:cNvPr id="1121985163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807783312" name="Picture">
+                        <wp:docPr id="1745276617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807783312" name="Picture"/>
+                                <pic:cNvPr id="1745276617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893399932" name="Picture">
+                        <wp:docPr id="1283531097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893399932" name="Picture"/>
+                                <pic:cNvPr id="1283531097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953900506" name="Picture">
+                        <wp:docPr id="469788570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953900506" name="Picture"/>
+                                <pic:cNvPr id="469788570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098398979" name="Picture">
+                        <wp:docPr id="1570090014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098398979" name="Picture"/>
+                                <pic:cNvPr id="1570090014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467873585" name="Picture">
+                        <wp:docPr id="388385372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467873585" name="Picture"/>
+                                <pic:cNvPr id="388385372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851295709" name="Picture">
+                        <wp:docPr id="1608807745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851295709" name="Picture"/>
+                                <pic:cNvPr id="1608807745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480831912" name="Picture">
+                        <wp:docPr id="104480498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480831912" name="Picture"/>
+                                <pic:cNvPr id="104480498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1808973646" name="Picture">
+                        <wp:docPr id="571485586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1808973646" name="Picture"/>
+                                <pic:cNvPr id="571485586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1943343974" name="Picture">
+                        <wp:docPr id="607943269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1943343974" name="Picture"/>
+                                <pic:cNvPr id="607943269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1469619408" name="Picture">
+                        <wp:docPr id="1745452316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1469619408" name="Picture"/>
+                                <pic:cNvPr id="1745452316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160708543" name="Picture">
+                        <wp:docPr id="1192370452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160708543" name="Picture"/>
+                                <pic:cNvPr id="1192370452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581208333" name="Picture">
+                        <wp:docPr id="1149802011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581208333" name="Picture"/>
+                                <pic:cNvPr id="1149802011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849065" name="Picture">
+                  <wp:docPr id="276859296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849065" name="Picture"/>
+                          <pic:cNvPr id="276859296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432869656" name="Picture">
+                  <wp:docPr id="1973864601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432869656" name="Picture"/>
+                          <pic:cNvPr id="1973864601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853356959" name="Picture">
+                  <wp:docPr id="2003967923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853356959" name="Picture"/>
+                          <pic:cNvPr id="2003967923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126695019" name="Picture">
+                  <wp:docPr id="607309978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126695019" name="Picture"/>
+                          <pic:cNvPr id="607309978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823627943" name="Picture">
+                  <wp:docPr id="1035825753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823627943" name="Picture"/>
+                          <pic:cNvPr id="1035825753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743881294" name="Picture">
+                  <wp:docPr id="660588594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743881294" name="Picture"/>
+                          <pic:cNvPr id="660588594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94035568" name="Picture">
+                        <wp:docPr id="856898260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94035568" name="Picture"/>
+                                <pic:cNvPr id="856898260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797367473" name="Picture">
+                  <wp:docPr id="1354099730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797367473" name="Picture"/>
+                          <pic:cNvPr id="1354099730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079844374" name="Picture">
+                  <wp:docPr id="196337564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079844374" name="Picture"/>
+                          <pic:cNvPr id="196337564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333914419" name="Picture">
+                  <wp:docPr id="568103332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333914419" name="Picture"/>
+                          <pic:cNvPr id="568103332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800311442" name="Picture">
+                  <wp:docPr id="1062867077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800311442" name="Picture"/>
+                          <pic:cNvPr id="1062867077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258577734" name="Picture">
+                  <wp:docPr id="1560400120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258577734" name="Picture"/>
+                          <pic:cNvPr id="1560400120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57302675" name="Picture">
+                  <wp:docPr id="678106933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57302675" name="Picture"/>
+                          <pic:cNvPr id="678106933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="272512869" name="Picture">
+                        <wp:docPr id="249866405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="272512869" name="Picture"/>
+                                <pic:cNvPr id="249866405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097952567" name="Picture">
+                  <wp:docPr id="2126955763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097952567" name="Picture"/>
+                          <pic:cNvPr id="2126955763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415733079" name="Picture">
+                  <wp:docPr id="1528988395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415733079" name="Picture"/>
+                          <pic:cNvPr id="1528988395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688370033" name="Picture">
+                  <wp:docPr id="1609385839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688370033" name="Picture"/>
+                          <pic:cNvPr id="1609385839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663297919" name="Picture">
+                  <wp:docPr id="152209058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663297919" name="Picture"/>
+                          <pic:cNvPr id="152209058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057804779" name="Picture">
+                  <wp:docPr id="1762808897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057804779" name="Picture"/>
+                          <pic:cNvPr id="1762808897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113044347" name="Picture">
+                  <wp:docPr id="407606927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113044347" name="Picture"/>
+                          <pic:cNvPr id="407606927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887525321" name="Picture">
+                        <wp:docPr id="1964602520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887525321" name="Picture"/>
+                                <pic:cNvPr id="1964602520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251844303" name="Picture">
+                  <wp:docPr id="832727898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251844303" name="Picture"/>
+                          <pic:cNvPr id="832727898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034487107" name="Picture">
+                  <wp:docPr id="1368293460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034487107" name="Picture"/>
+                          <pic:cNvPr id="1368293460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573992498" name="Picture">
+                  <wp:docPr id="1261572902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573992498" name="Picture"/>
+                          <pic:cNvPr id="1261572902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992399474" name="Picture">
+                  <wp:docPr id="1415914198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992399474" name="Picture"/>
+                          <pic:cNvPr id="1415914198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651199516" name="Picture">
+                  <wp:docPr id="116364392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651199516" name="Picture"/>
+                          <pic:cNvPr id="116364392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656145134" name="Picture">
+                  <wp:docPr id="156432850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656145134" name="Picture"/>
+                          <pic:cNvPr id="156432850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387815005" name="Picture">
+                        <wp:docPr id="1372560702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387815005" name="Picture"/>
+                                <pic:cNvPr id="1372560702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138274788" name="Picture">
+                  <wp:docPr id="1330471612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138274788" name="Picture"/>
+                          <pic:cNvPr id="1330471612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844396968" name="Picture">
+                  <wp:docPr id="528211265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844396968" name="Picture"/>
+                          <pic:cNvPr id="528211265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196893999" name="Picture">
+                  <wp:docPr id="1310261495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196893999" name="Picture"/>
+                          <pic:cNvPr id="1310261495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>