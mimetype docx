--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814630555" name="Picture">
+                  <wp:docPr id="808686963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814630555" name="Picture"/>
+                          <pic:cNvPr id="808686963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141600415" name="Picture">
+                  <wp:docPr id="631353188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141600415" name="Picture"/>
+                          <pic:cNvPr id="631353188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1187581900" name="Picture">
+                        <wp:docPr id="1411742123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1187581900" name="Picture"/>
+                                <pic:cNvPr id="1411742123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161768044" name="Picture">
+                  <wp:docPr id="72277910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161768044" name="Picture"/>
+                          <pic:cNvPr id="72277910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660914314" name="Picture">
+                  <wp:docPr id="563932219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660914314" name="Picture"/>
+                          <pic:cNvPr id="563932219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084910842" name="Picture">
+                  <wp:docPr id="1963389604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084910842" name="Picture"/>
+                          <pic:cNvPr id="1963389604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296392529" name="Picture">
+                  <wp:docPr id="1567878242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296392529" name="Picture"/>
+                          <pic:cNvPr id="1567878242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753352602" name="Picture">
+                  <wp:docPr id="825489115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753352602" name="Picture"/>
+                          <pic:cNvPr id="825489115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1745221676" name="Picture">
+                        <wp:docPr id="44200556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1745221676" name="Picture"/>
+                                <pic:cNvPr id="44200556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968141447" name="Picture">
+                        <wp:docPr id="1466369446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968141447" name="Picture"/>
+                                <pic:cNvPr id="1466369446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704683593" name="Picture">
+                        <wp:docPr id="272564157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704683593" name="Picture"/>
+                                <pic:cNvPr id="272564157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878558280" name="Picture">
+                        <wp:docPr id="650652169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878558280" name="Picture"/>
+                                <pic:cNvPr id="650652169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587759609" name="Picture">
+                        <wp:docPr id="2007589033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587759609" name="Picture"/>
+                                <pic:cNvPr id="2007589033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="969309648" name="Picture">
+                        <wp:docPr id="2035337090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="969309648" name="Picture"/>
+                                <pic:cNvPr id="2035337090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272193579" name="Picture">
+                        <wp:docPr id="789134526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272193579" name="Picture"/>
+                                <pic:cNvPr id="789134526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565470113" name="Picture">
+                        <wp:docPr id="1860865806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565470113" name="Picture"/>
+                                <pic:cNvPr id="1860865806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945743156" name="Picture">
+                        <wp:docPr id="2122937025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945743156" name="Picture"/>
+                                <pic:cNvPr id="2122937025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1425562567" name="Picture">
+                        <wp:docPr id="915646707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1425562567" name="Picture"/>
+                                <pic:cNvPr id="915646707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338968071" name="Picture">
+                        <wp:docPr id="1278359975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338968071" name="Picture"/>
+                                <pic:cNvPr id="1278359975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162522374" name="Picture">
+                        <wp:docPr id="2060361095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162522374" name="Picture"/>
+                                <pic:cNvPr id="2060361095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701680459" name="Picture">
+                        <wp:docPr id="761128094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701680459" name="Picture"/>
+                                <pic:cNvPr id="761128094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551075298" name="Picture">
+                        <wp:docPr id="861153703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551075298" name="Picture"/>
+                                <pic:cNvPr id="861153703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820383650" name="Picture">
+                        <wp:docPr id="1812252183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820383650" name="Picture"/>
+                                <pic:cNvPr id="1812252183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1555523" name="Picture">
+                        <wp:docPr id="445482378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1555523" name="Picture"/>
+                                <pic:cNvPr id="445482378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2022421876" name="Picture">
+                        <wp:docPr id="1811514676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2022421876" name="Picture"/>
+                                <pic:cNvPr id="1811514676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174258718" name="Picture">
+                        <wp:docPr id="800435164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174258718" name="Picture"/>
+                                <pic:cNvPr id="800435164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734521151" name="Picture">
+                  <wp:docPr id="948106698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734521151" name="Picture"/>
+                          <pic:cNvPr id="948106698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49923287" name="Picture">
+                  <wp:docPr id="1518138875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49923287" name="Picture"/>
+                          <pic:cNvPr id="1518138875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697346767" name="Picture">
+                  <wp:docPr id="1180820948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697346767" name="Picture"/>
+                          <pic:cNvPr id="1180820948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124470620" name="Picture">
+                  <wp:docPr id="46342621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124470620" name="Picture"/>
+                          <pic:cNvPr id="46342621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390654437" name="Picture">
+                  <wp:docPr id="1262668448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390654437" name="Picture"/>
+                          <pic:cNvPr id="1262668448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470815387" name="Picture">
+                  <wp:docPr id="120950941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470815387" name="Picture"/>
+                          <pic:cNvPr id="120950941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437283951" name="Picture">
+                        <wp:docPr id="697036926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437283951" name="Picture"/>
+                                <pic:cNvPr id="697036926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146467760" name="Picture">
+                  <wp:docPr id="1421293308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146467760" name="Picture"/>
+                          <pic:cNvPr id="1421293308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595763865" name="Picture">
+                  <wp:docPr id="1409704900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595763865" name="Picture"/>
+                          <pic:cNvPr id="1409704900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979943826" name="Picture">
+                  <wp:docPr id="578314554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979943826" name="Picture"/>
+                          <pic:cNvPr id="578314554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600044599" name="Picture">
+                  <wp:docPr id="977436744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600044599" name="Picture"/>
+                          <pic:cNvPr id="977436744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757628430" name="Picture">
+                  <wp:docPr id="1350479172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757628430" name="Picture"/>
+                          <pic:cNvPr id="1350479172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084829038" name="Picture">
+                  <wp:docPr id="2082363974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084829038" name="Picture"/>
+                          <pic:cNvPr id="2082363974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484264239" name="Picture">
+                        <wp:docPr id="1950545201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484264239" name="Picture"/>
+                                <pic:cNvPr id="1950545201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996370377" name="Picture">
+                  <wp:docPr id="2046844309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996370377" name="Picture"/>
+                          <pic:cNvPr id="2046844309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811649912" name="Picture">
+                  <wp:docPr id="60240096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811649912" name="Picture"/>
+                          <pic:cNvPr id="60240096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693434533" name="Picture">
+                  <wp:docPr id="685263341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693434533" name="Picture"/>
+                          <pic:cNvPr id="685263341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930153235" name="Picture">
+                  <wp:docPr id="786159675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930153235" name="Picture"/>
+                          <pic:cNvPr id="786159675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370530257" name="Picture">
+                  <wp:docPr id="1016755226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370530257" name="Picture"/>
+                          <pic:cNvPr id="1016755226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054250761" name="Picture">
+                  <wp:docPr id="936735445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054250761" name="Picture"/>
+                          <pic:cNvPr id="936735445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1246281103" name="Picture">
+                        <wp:docPr id="1579707805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1246281103" name="Picture"/>
+                                <pic:cNvPr id="1579707805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085015312" name="Picture">
+                  <wp:docPr id="1115156311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085015312" name="Picture"/>
+                          <pic:cNvPr id="1115156311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843820244" name="Picture">
+                  <wp:docPr id="503108090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843820244" name="Picture"/>
+                          <pic:cNvPr id="503108090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144165333" name="Picture">
+                  <wp:docPr id="522382330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144165333" name="Picture"/>
+                          <pic:cNvPr id="522382330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762033451" name="Picture">
+                  <wp:docPr id="1461613443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762033451" name="Picture"/>
+                          <pic:cNvPr id="1461613443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80671401" name="Picture">
+                  <wp:docPr id="1372477696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80671401" name="Picture"/>
+                          <pic:cNvPr id="1372477696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214714103" name="Picture">
+                  <wp:docPr id="46134827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214714103" name="Picture"/>
+                          <pic:cNvPr id="46134827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870451639" name="Picture">
+                        <wp:docPr id="2139978946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870451639" name="Picture"/>
+                                <pic:cNvPr id="2139978946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535598599" name="Picture">
+                  <wp:docPr id="41862070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535598599" name="Picture"/>
+                          <pic:cNvPr id="41862070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528833450" name="Picture">
+                  <wp:docPr id="1985548637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528833450" name="Picture"/>
+                          <pic:cNvPr id="1985548637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104573317" name="Picture">
+                  <wp:docPr id="1115065706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104573317" name="Picture"/>
+                          <pic:cNvPr id="1115065706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666635696" name="Picture">
+                  <wp:docPr id="1881122635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666635696" name="Picture"/>
+                          <pic:cNvPr id="1881122635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234411768" name="Picture">
+                  <wp:docPr id="239723188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234411768" name="Picture"/>
+                          <pic:cNvPr id="239723188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237881628" name="Picture">
+                  <wp:docPr id="268053440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237881628" name="Picture"/>
+                          <pic:cNvPr id="268053440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468905222" name="Picture">
+                  <wp:docPr id="1361384793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468905222" name="Picture"/>
+                          <pic:cNvPr id="1361384793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523621528" name="Picture">
+                  <wp:docPr id="257921174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523621528" name="Picture"/>
+                          <pic:cNvPr id="257921174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046895762" name="Picture">
+                  <wp:docPr id="2020195528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046895762" name="Picture"/>
+                          <pic:cNvPr id="2020195528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203033535" name="Picture">
+                  <wp:docPr id="822051184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203033535" name="Picture"/>
+                          <pic:cNvPr id="822051184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661857666" name="Picture">
+                  <wp:docPr id="1038289437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661857666" name="Picture"/>
+                          <pic:cNvPr id="1038289437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905190610" name="Picture">
+                  <wp:docPr id="2099461285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905190610" name="Picture"/>
+                          <pic:cNvPr id="2099461285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136647310" name="Picture">
+                  <wp:docPr id="1574811294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136647310" name="Picture"/>
+                          <pic:cNvPr id="1574811294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755903998" name="Picture">
+                  <wp:docPr id="1282114906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755903998" name="Picture"/>
+                          <pic:cNvPr id="1282114906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977047723" name="Picture">
+                  <wp:docPr id="1969149394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977047723" name="Picture"/>
+                          <pic:cNvPr id="1969149394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47915,61 +47915,61 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4018070" \t "_blank" </w:instrText>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4017919" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP4018070</w:t>
+              <w:t xml:space="preserve">SSP4017919</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>