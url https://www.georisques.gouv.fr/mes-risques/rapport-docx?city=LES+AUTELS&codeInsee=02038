--- v1 (2026-10-13)
+++ v2 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808686963" name="Picture">
+                  <wp:docPr id="1749708985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808686963" name="Picture"/>
+                          <pic:cNvPr id="1749708985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631353188" name="Picture">
+                  <wp:docPr id="1417852270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631353188" name="Picture"/>
+                          <pic:cNvPr id="1417852270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411742123" name="Picture">
+                        <wp:docPr id="1211693216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411742123" name="Picture"/>
+                                <pic:cNvPr id="1211693216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72277910" name="Picture">
+                  <wp:docPr id="1320052715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72277910" name="Picture"/>
+                          <pic:cNvPr id="1320052715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563932219" name="Picture">
+                  <wp:docPr id="1077754225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563932219" name="Picture"/>
+                          <pic:cNvPr id="1077754225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963389604" name="Picture">
+                  <wp:docPr id="1250833096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963389604" name="Picture"/>
+                          <pic:cNvPr id="1250833096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567878242" name="Picture">
+                  <wp:docPr id="1812526100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567878242" name="Picture"/>
+                          <pic:cNvPr id="1812526100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825489115" name="Picture">
+                  <wp:docPr id="642443466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825489115" name="Picture"/>
+                          <pic:cNvPr id="642443466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44200556" name="Picture">
+                        <wp:docPr id="441855374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44200556" name="Picture"/>
+                                <pic:cNvPr id="441855374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466369446" name="Picture">
+                        <wp:docPr id="1037376025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466369446" name="Picture"/>
+                                <pic:cNvPr id="1037376025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="272564157" name="Picture">
+                        <wp:docPr id="857844973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="272564157" name="Picture"/>
+                                <pic:cNvPr id="857844973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="650652169" name="Picture">
+                        <wp:docPr id="459412167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="650652169" name="Picture"/>
+                                <pic:cNvPr id="459412167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007589033" name="Picture">
+                        <wp:docPr id="55900137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007589033" name="Picture"/>
+                                <pic:cNvPr id="55900137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2035337090" name="Picture">
+                        <wp:docPr id="349505422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2035337090" name="Picture"/>
+                                <pic:cNvPr id="349505422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789134526" name="Picture">
+                        <wp:docPr id="2097166404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789134526" name="Picture"/>
+                                <pic:cNvPr id="2097166404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860865806" name="Picture">
+                        <wp:docPr id="432366200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860865806" name="Picture"/>
+                                <pic:cNvPr id="432366200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122937025" name="Picture">
+                        <wp:docPr id="363895994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122937025" name="Picture"/>
+                                <pic:cNvPr id="363895994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915646707" name="Picture">
+                        <wp:docPr id="1094992894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915646707" name="Picture"/>
+                                <pic:cNvPr id="1094992894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1278359975" name="Picture">
+                        <wp:docPr id="865974409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1278359975" name="Picture"/>
+                                <pic:cNvPr id="865974409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060361095" name="Picture">
+                        <wp:docPr id="1176893521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060361095" name="Picture"/>
+                                <pic:cNvPr id="1176893521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="761128094" name="Picture">
+                        <wp:docPr id="1357031358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="761128094" name="Picture"/>
+                                <pic:cNvPr id="1357031358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="861153703" name="Picture">
+                        <wp:docPr id="339848727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="861153703" name="Picture"/>
+                                <pic:cNvPr id="339848727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1812252183" name="Picture">
+                        <wp:docPr id="1628685313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1812252183" name="Picture"/>
+                                <pic:cNvPr id="1628685313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="445482378" name="Picture">
+                        <wp:docPr id="604228342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="445482378" name="Picture"/>
+                                <pic:cNvPr id="604228342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811514676" name="Picture">
+                        <wp:docPr id="1353421305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811514676" name="Picture"/>
+                                <pic:cNvPr id="1353421305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800435164" name="Picture">
+                        <wp:docPr id="1679554446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800435164" name="Picture"/>
+                                <pic:cNvPr id="1679554446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948106698" name="Picture">
+                  <wp:docPr id="1954692129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948106698" name="Picture"/>
+                          <pic:cNvPr id="1954692129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518138875" name="Picture">
+                  <wp:docPr id="2142597129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518138875" name="Picture"/>
+                          <pic:cNvPr id="2142597129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180820948" name="Picture">
+                  <wp:docPr id="1716477164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180820948" name="Picture"/>
+                          <pic:cNvPr id="1716477164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46342621" name="Picture">
+                  <wp:docPr id="1850491150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46342621" name="Picture"/>
+                          <pic:cNvPr id="1850491150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262668448" name="Picture">
+                  <wp:docPr id="1043971811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262668448" name="Picture"/>
+                          <pic:cNvPr id="1043971811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120950941" name="Picture">
+                  <wp:docPr id="2096055295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120950941" name="Picture"/>
+                          <pic:cNvPr id="2096055295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697036926" name="Picture">
+                        <wp:docPr id="1904518804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697036926" name="Picture"/>
+                                <pic:cNvPr id="1904518804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421293308" name="Picture">
+                  <wp:docPr id="1169909319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421293308" name="Picture"/>
+                          <pic:cNvPr id="1169909319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409704900" name="Picture">
+                  <wp:docPr id="1642656008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409704900" name="Picture"/>
+                          <pic:cNvPr id="1642656008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578314554" name="Picture">
+                  <wp:docPr id="889998247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578314554" name="Picture"/>
+                          <pic:cNvPr id="889998247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977436744" name="Picture">
+                  <wp:docPr id="282800608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977436744" name="Picture"/>
+                          <pic:cNvPr id="282800608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350479172" name="Picture">
+                  <wp:docPr id="1776911709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350479172" name="Picture"/>
+                          <pic:cNvPr id="1776911709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082363974" name="Picture">
+                  <wp:docPr id="1179548348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082363974" name="Picture"/>
+                          <pic:cNvPr id="1179548348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950545201" name="Picture">
+                        <wp:docPr id="921625847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950545201" name="Picture"/>
+                                <pic:cNvPr id="921625847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046844309" name="Picture">
+                  <wp:docPr id="62976780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046844309" name="Picture"/>
+                          <pic:cNvPr id="62976780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60240096" name="Picture">
+                  <wp:docPr id="1118064707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60240096" name="Picture"/>
+                          <pic:cNvPr id="1118064707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685263341" name="Picture">
+                  <wp:docPr id="1970858532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685263341" name="Picture"/>
+                          <pic:cNvPr id="1970858532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786159675" name="Picture">
+                  <wp:docPr id="1438595539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786159675" name="Picture"/>
+                          <pic:cNvPr id="1438595539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016755226" name="Picture">
+                  <wp:docPr id="1830743978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016755226" name="Picture"/>
+                          <pic:cNvPr id="1830743978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936735445" name="Picture">
+                  <wp:docPr id="744198138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936735445" name="Picture"/>
+                          <pic:cNvPr id="744198138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579707805" name="Picture">
+                        <wp:docPr id="2110980360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579707805" name="Picture"/>
+                                <pic:cNvPr id="2110980360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115156311" name="Picture">
+                  <wp:docPr id="218592535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115156311" name="Picture"/>
+                          <pic:cNvPr id="218592535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503108090" name="Picture">
+                  <wp:docPr id="699532197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503108090" name="Picture"/>
+                          <pic:cNvPr id="699532197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522382330" name="Picture">
+                  <wp:docPr id="351571904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522382330" name="Picture"/>
+                          <pic:cNvPr id="351571904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461613443" name="Picture">
+                  <wp:docPr id="1873590640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461613443" name="Picture"/>
+                          <pic:cNvPr id="1873590640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372477696" name="Picture">
+                  <wp:docPr id="1400022458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372477696" name="Picture"/>
+                          <pic:cNvPr id="1400022458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46134827" name="Picture">
+                  <wp:docPr id="1281547083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46134827" name="Picture"/>
+                          <pic:cNvPr id="1281547083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139978946" name="Picture">
+                        <wp:docPr id="1895374205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139978946" name="Picture"/>
+                                <pic:cNvPr id="1895374205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41862070" name="Picture">
+                  <wp:docPr id="714815658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41862070" name="Picture"/>
+                          <pic:cNvPr id="714815658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985548637" name="Picture">
+                  <wp:docPr id="2146807385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985548637" name="Picture"/>
+                          <pic:cNvPr id="2146807385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115065706" name="Picture">
+                  <wp:docPr id="612272655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115065706" name="Picture"/>
+                          <pic:cNvPr id="612272655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881122635" name="Picture">
+                  <wp:docPr id="1383187267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881122635" name="Picture"/>
+                          <pic:cNvPr id="1383187267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239723188" name="Picture">
+                  <wp:docPr id="1364011724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239723188" name="Picture"/>
+                          <pic:cNvPr id="1364011724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268053440" name="Picture">
+                  <wp:docPr id="1365252364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268053440" name="Picture"/>
+                          <pic:cNvPr id="1365252364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361384793" name="Picture">
+                  <wp:docPr id="1134088274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361384793" name="Picture"/>
+                          <pic:cNvPr id="1134088274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257921174" name="Picture">
+                  <wp:docPr id="316741972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257921174" name="Picture"/>
+                          <pic:cNvPr id="316741972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020195528" name="Picture">
+                  <wp:docPr id="1640247244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020195528" name="Picture"/>
+                          <pic:cNvPr id="1640247244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822051184" name="Picture">
+                  <wp:docPr id="306255658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822051184" name="Picture"/>
+                          <pic:cNvPr id="306255658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038289437" name="Picture">
+                  <wp:docPr id="2084770404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038289437" name="Picture"/>
+                          <pic:cNvPr id="2084770404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099461285" name="Picture">
+                  <wp:docPr id="1221545117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099461285" name="Picture"/>
+                          <pic:cNvPr id="1221545117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574811294" name="Picture">
+                  <wp:docPr id="1386527894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574811294" name="Picture"/>
+                          <pic:cNvPr id="1386527894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282114906" name="Picture">
+                  <wp:docPr id="1476827649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282114906" name="Picture"/>
+                          <pic:cNvPr id="1476827649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969149394" name="Picture">
+                  <wp:docPr id="307553151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969149394" name="Picture"/>
+                          <pic:cNvPr id="307553151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>