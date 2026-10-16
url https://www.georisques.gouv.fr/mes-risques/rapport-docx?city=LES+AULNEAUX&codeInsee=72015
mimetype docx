--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628250405" name="Picture">
+                  <wp:docPr id="563969127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628250405" name="Picture"/>
+                          <pic:cNvPr id="563969127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57907527" name="Picture">
+                  <wp:docPr id="1104934735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57907527" name="Picture"/>
+                          <pic:cNvPr id="1104934735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15828299" name="Picture">
+                        <wp:docPr id="1304484251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15828299" name="Picture"/>
+                                <pic:cNvPr id="1304484251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843236410" name="Picture">
+                  <wp:docPr id="236358927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843236410" name="Picture"/>
+                          <pic:cNvPr id="236358927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357595787" name="Picture">
+                  <wp:docPr id="498286672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357595787" name="Picture"/>
+                          <pic:cNvPr id="498286672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579408890" name="Picture">
+                  <wp:docPr id="1851290005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579408890" name="Picture"/>
+                          <pic:cNvPr id="1851290005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469240884" name="Picture">
+                  <wp:docPr id="251203779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469240884" name="Picture"/>
+                          <pic:cNvPr id="251203779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169212561" name="Picture">
+                  <wp:docPr id="1311074142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169212561" name="Picture"/>
+                          <pic:cNvPr id="1311074142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469317042" name="Picture">
+                        <wp:docPr id="542728708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469317042" name="Picture"/>
+                                <pic:cNvPr id="542728708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004971988" name="Picture">
+                        <wp:docPr id="1366345476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004971988" name="Picture"/>
+                                <pic:cNvPr id="1366345476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064286119" name="Picture">
+                        <wp:docPr id="1390549778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064286119" name="Picture"/>
+                                <pic:cNvPr id="1390549778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002704531" name="Picture">
+                        <wp:docPr id="1205131427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002704531" name="Picture"/>
+                                <pic:cNvPr id="1205131427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981317690" name="Picture">
+                        <wp:docPr id="1134355926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981317690" name="Picture"/>
+                                <pic:cNvPr id="1134355926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1676196572" name="Picture">
+                        <wp:docPr id="1209047278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1676196572" name="Picture"/>
+                                <pic:cNvPr id="1209047278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672335315" name="Picture">
+                        <wp:docPr id="742240861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672335315" name="Picture"/>
+                                <pic:cNvPr id="742240861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="446652739" name="Picture">
+                        <wp:docPr id="1807637296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="446652739" name="Picture"/>
+                                <pic:cNvPr id="1807637296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579393558" name="Picture">
+                        <wp:docPr id="537650988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579393558" name="Picture"/>
+                                <pic:cNvPr id="537650988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="228556814" name="Picture">
+                        <wp:docPr id="1230957625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="228556814" name="Picture"/>
+                                <pic:cNvPr id="1230957625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="321009045" name="Picture">
+                        <wp:docPr id="914409217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="321009045" name="Picture"/>
+                                <pic:cNvPr id="914409217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150631968" name="Picture">
+                        <wp:docPr id="1549729418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150631968" name="Picture"/>
+                                <pic:cNvPr id="1549729418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973716960" name="Picture">
+                        <wp:docPr id="275367459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973716960" name="Picture"/>
+                                <pic:cNvPr id="275367459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270276587" name="Picture">
+                        <wp:docPr id="909319669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270276587" name="Picture"/>
+                                <pic:cNvPr id="909319669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471056962" name="Picture">
+                        <wp:docPr id="1901989321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471056962" name="Picture"/>
+                                <pic:cNvPr id="1901989321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494872787" name="Picture">
+                        <wp:docPr id="163831336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494872787" name="Picture"/>
+                                <pic:cNvPr id="163831336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885765658" name="Picture">
+                        <wp:docPr id="893309407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885765658" name="Picture"/>
+                                <pic:cNvPr id="893309407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247290388" name="Picture">
+                        <wp:docPr id="920426781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247290388" name="Picture"/>
+                                <pic:cNvPr id="920426781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446024673" name="Picture">
+                  <wp:docPr id="1777658351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446024673" name="Picture"/>
+                          <pic:cNvPr id="1777658351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885905545" name="Picture">
+                  <wp:docPr id="847315268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885905545" name="Picture"/>
+                          <pic:cNvPr id="847315268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109321946" name="Picture">
+                  <wp:docPr id="1602876518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109321946" name="Picture"/>
+                          <pic:cNvPr id="1602876518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438464168" name="Picture">
+                  <wp:docPr id="1990321626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438464168" name="Picture"/>
+                          <pic:cNvPr id="1990321626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185094392" name="Picture">
+                  <wp:docPr id="1534152162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185094392" name="Picture"/>
+                          <pic:cNvPr id="1534152162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897449653" name="Picture">
+                  <wp:docPr id="1078373489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897449653" name="Picture"/>
+                          <pic:cNvPr id="1078373489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727147248" name="Picture">
+                        <wp:docPr id="325630800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727147248" name="Picture"/>
+                                <pic:cNvPr id="325630800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1334400934" name="Picture">
+                        <wp:docPr id="13811149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1334400934" name="Picture"/>
+                                <pic:cNvPr id="13811149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21775,57 +21775,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646297954" name="Picture">
+                  <wp:docPr id="1827185595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646297954" name="Picture"/>
+                          <pic:cNvPr id="1827185595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21864,57 +21864,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976078491" name="Picture">
+                  <wp:docPr id="399672107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976078491" name="Picture"/>
+                          <pic:cNvPr id="399672107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22508,57 +22508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058832927" name="Picture">
+                  <wp:docPr id="41646281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058832927" name="Picture"/>
+                          <pic:cNvPr id="41646281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23506,57 +23506,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87637056" name="Picture">
+                  <wp:docPr id="161312037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87637056" name="Picture"/>
+                          <pic:cNvPr id="161312037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23609,57 +23609,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800784891" name="Picture">
+                  <wp:docPr id="189007162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800784891" name="Picture"/>
+                          <pic:cNvPr id="189007162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24990,57 +24990,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406529325" name="Picture">
+                  <wp:docPr id="2136587261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406529325" name="Picture"/>
+                          <pic:cNvPr id="2136587261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26133,57 +26133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537603721" name="Picture">
+                        <wp:docPr id="677887330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537603721" name="Picture"/>
+                                <pic:cNvPr id="677887330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27522,57 +27522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633183208" name="Picture">
+                  <wp:docPr id="441675200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633183208" name="Picture"/>
+                          <pic:cNvPr id="441675200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27611,57 +27611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974801616" name="Picture">
+                  <wp:docPr id="1856574057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974801616" name="Picture"/>
+                          <pic:cNvPr id="1856574057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28255,57 +28255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048833452" name="Picture">
+                  <wp:docPr id="696852266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048833452" name="Picture"/>
+                          <pic:cNvPr id="696852266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29253,57 +29253,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154135790" name="Picture">
+                  <wp:docPr id="1196621157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154135790" name="Picture"/>
+                          <pic:cNvPr id="1196621157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29356,57 +29356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117484173" name="Picture">
+                  <wp:docPr id="1910430729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117484173" name="Picture"/>
+                          <pic:cNvPr id="1910430729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30733,57 +30733,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122624676" name="Picture">
+                  <wp:docPr id="973453481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122624676" name="Picture"/>
+                          <pic:cNvPr id="973453481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31876,57 +31876,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917304665" name="Picture">
+                        <wp:docPr id="475178732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917304665" name="Picture"/>
+                                <pic:cNvPr id="475178732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33237,57 +33237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139531633" name="Picture">
+                  <wp:docPr id="193303871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139531633" name="Picture"/>
+                          <pic:cNvPr id="193303871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33326,57 +33326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359870923" name="Picture">
+                  <wp:docPr id="1456420494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359870923" name="Picture"/>
+                          <pic:cNvPr id="1456420494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33970,57 +33970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347010063" name="Picture">
+                  <wp:docPr id="1818867631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347010063" name="Picture"/>
+                          <pic:cNvPr id="1818867631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34968,57 +34968,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846979899" name="Picture">
+                  <wp:docPr id="28273276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846979899" name="Picture"/>
+                          <pic:cNvPr id="28273276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35071,57 +35071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039498054" name="Picture">
+                  <wp:docPr id="956091759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039498054" name="Picture"/>
+                          <pic:cNvPr id="956091759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36448,57 +36448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267470885" name="Picture">
+                  <wp:docPr id="86472709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267470885" name="Picture"/>
+                          <pic:cNvPr id="86472709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37591,57 +37591,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1311494754" name="Picture">
+                        <wp:docPr id="1063449817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1311494754" name="Picture"/>
+                                <pic:cNvPr id="1063449817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38949,57 +38949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696459960" name="Picture">
+                  <wp:docPr id="29054048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696459960" name="Picture"/>
+                          <pic:cNvPr id="29054048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39038,57 +39038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329550069" name="Picture">
+                  <wp:docPr id="682589102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329550069" name="Picture"/>
+                          <pic:cNvPr id="682589102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39661,57 +39661,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161041959" name="Picture">
+                  <wp:docPr id="1579561492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161041959" name="Picture"/>
+                          <pic:cNvPr id="1579561492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40578,57 +40578,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003588296" name="Picture">
+                  <wp:docPr id="823327981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003588296" name="Picture"/>
+                          <pic:cNvPr id="823327981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40681,57 +40681,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988249620" name="Picture">
+                  <wp:docPr id="1992395161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988249620" name="Picture"/>
+                          <pic:cNvPr id="1992395161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42004,57 +42004,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491575253" name="Picture">
+                  <wp:docPr id="329557600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491575253" name="Picture"/>
+                          <pic:cNvPr id="329557600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42786,57 +42786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499772556" name="Picture">
+                  <wp:docPr id="541845438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499772556" name="Picture"/>
+                          <pic:cNvPr id="541845438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42875,57 +42875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017796073" name="Picture">
+                  <wp:docPr id="384483953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017796073" name="Picture"/>
+                          <pic:cNvPr id="384483953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211492604" name="Picture">
+                  <wp:docPr id="1678626152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211492604" name="Picture"/>
+                          <pic:cNvPr id="1678626152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44451,57 +44451,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665063784" name="Picture">
+                  <wp:docPr id="1472334354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665063784" name="Picture"/>
+                          <pic:cNvPr id="1472334354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44563,57 +44563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100001945" name="Picture">
+                  <wp:docPr id="430025775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100001945" name="Picture"/>
+                          <pic:cNvPr id="430025775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46222,57 +46222,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694424644" name="Picture">
+                  <wp:docPr id="470341557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694424644" name="Picture"/>
+                          <pic:cNvPr id="470341557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47401,57 +47401,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417094543" name="Picture">
+                  <wp:docPr id="122012400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417094543" name="Picture"/>
+                          <pic:cNvPr id="122012400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47481,57 +47481,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475017904" name="Picture">
+                  <wp:docPr id="1261538632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475017904" name="Picture"/>
+                          <pic:cNvPr id="1261538632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47969,57 +47969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584573137" name="Picture">
+                  <wp:docPr id="597616302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584573137" name="Picture"/>
+                          <pic:cNvPr id="597616302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>