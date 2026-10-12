--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060666382" name="Picture">
+                  <wp:docPr id="1100200391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060666382" name="Picture"/>
+                          <pic:cNvPr id="1100200391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549172824" name="Picture">
+                  <wp:docPr id="669408348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549172824" name="Picture"/>
+                          <pic:cNvPr id="669408348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="318521506" name="Picture">
+                        <wp:docPr id="1319973510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="318521506" name="Picture"/>
+                                <pic:cNvPr id="1319973510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251012262" name="Picture">
+                  <wp:docPr id="1350770457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251012262" name="Picture"/>
+                          <pic:cNvPr id="1350770457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760658590" name="Picture">
+                  <wp:docPr id="1228536037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760658590" name="Picture"/>
+                          <pic:cNvPr id="1228536037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919957272" name="Picture">
+                  <wp:docPr id="1658754499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919957272" name="Picture"/>
+                          <pic:cNvPr id="1658754499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217301458" name="Picture">
+                  <wp:docPr id="733800221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217301458" name="Picture"/>
+                          <pic:cNvPr id="733800221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78149583" name="Picture">
+                  <wp:docPr id="181621765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78149583" name="Picture"/>
+                          <pic:cNvPr id="181621765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141868602" name="Picture">
+                        <wp:docPr id="619444962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141868602" name="Picture"/>
+                                <pic:cNvPr id="619444962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="371961281" name="Picture">
+                        <wp:docPr id="552008246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="371961281" name="Picture"/>
+                                <pic:cNvPr id="552008246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23590634" name="Picture">
+                        <wp:docPr id="1415717717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23590634" name="Picture"/>
+                                <pic:cNvPr id="1415717717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138175105" name="Picture">
+                        <wp:docPr id="1441580308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138175105" name="Picture"/>
+                                <pic:cNvPr id="1441580308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781220172" name="Picture">
+                        <wp:docPr id="1352714227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781220172" name="Picture"/>
+                                <pic:cNvPr id="1352714227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706437303" name="Picture">
+                        <wp:docPr id="38704753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706437303" name="Picture"/>
+                                <pic:cNvPr id="38704753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694948006" name="Picture">
+                        <wp:docPr id="347623666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694948006" name="Picture"/>
+                                <pic:cNvPr id="347623666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="372184480" name="Picture">
+                        <wp:docPr id="1701923886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="372184480" name="Picture"/>
+                                <pic:cNvPr id="1701923886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554077656" name="Picture">
+                        <wp:docPr id="931683591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554077656" name="Picture"/>
+                                <pic:cNvPr id="931683591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598207227" name="Picture">
+                        <wp:docPr id="17712562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598207227" name="Picture"/>
+                                <pic:cNvPr id="17712562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540057693" name="Picture">
+                        <wp:docPr id="485263966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540057693" name="Picture"/>
+                                <pic:cNvPr id="485263966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182476227" name="Picture">
+                        <wp:docPr id="1352780099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182476227" name="Picture"/>
+                                <pic:cNvPr id="1352780099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940069638" name="Picture">
+                        <wp:docPr id="346542877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940069638" name="Picture"/>
+                                <pic:cNvPr id="346542877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556862335" name="Picture">
+                        <wp:docPr id="786712646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556862335" name="Picture"/>
+                                <pic:cNvPr id="786712646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1960507837" name="Picture">
+                        <wp:docPr id="1981440410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1960507837" name="Picture"/>
+                                <pic:cNvPr id="1981440410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969342003" name="Picture">
+                        <wp:docPr id="478983118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969342003" name="Picture"/>
+                                <pic:cNvPr id="478983118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603077450" name="Picture">
+                        <wp:docPr id="591751757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603077450" name="Picture"/>
+                                <pic:cNvPr id="591751757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472235556" name="Picture">
+                        <wp:docPr id="77242532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472235556" name="Picture"/>
+                                <pic:cNvPr id="77242532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171024222" name="Picture">
+                  <wp:docPr id="633516274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171024222" name="Picture"/>
+                          <pic:cNvPr id="633516274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928770443" name="Picture">
+                  <wp:docPr id="710510008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928770443" name="Picture"/>
+                          <pic:cNvPr id="710510008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507266108" name="Picture">
+                  <wp:docPr id="178005728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507266108" name="Picture"/>
+                          <pic:cNvPr id="178005728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442325383" name="Picture">
+                  <wp:docPr id="743591145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442325383" name="Picture"/>
+                          <pic:cNvPr id="743591145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132575652" name="Picture">
+                  <wp:docPr id="1506997709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132575652" name="Picture"/>
+                          <pic:cNvPr id="1506997709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338749628" name="Picture">
+                  <wp:docPr id="1657253136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338749628" name="Picture"/>
+                          <pic:cNvPr id="1657253136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984099170" name="Picture">
+                        <wp:docPr id="83915186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984099170" name="Picture"/>
+                                <pic:cNvPr id="83915186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452204415" name="Picture">
+                  <wp:docPr id="1585974371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452204415" name="Picture"/>
+                          <pic:cNvPr id="1585974371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845466115" name="Picture">
+                  <wp:docPr id="1210375167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845466115" name="Picture"/>
+                          <pic:cNvPr id="1210375167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206025533" name="Picture">
+                  <wp:docPr id="1320136360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206025533" name="Picture"/>
+                          <pic:cNvPr id="1320136360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864940519" name="Picture">
+                  <wp:docPr id="524053603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864940519" name="Picture"/>
+                          <pic:cNvPr id="524053603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087212882" name="Picture">
+                  <wp:docPr id="1218184609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087212882" name="Picture"/>
+                          <pic:cNvPr id="1218184609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947573723" name="Picture">
+                  <wp:docPr id="343374001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947573723" name="Picture"/>
+                          <pic:cNvPr id="343374001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912033334" name="Picture">
+                        <wp:docPr id="1507174502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912033334" name="Picture"/>
+                                <pic:cNvPr id="1507174502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88259348" name="Picture">
+                        <wp:docPr id="1212857294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88259348" name="Picture"/>
+                                <pic:cNvPr id="1212857294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467867324" name="Picture">
+                  <wp:docPr id="1017691193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467867324" name="Picture"/>
+                          <pic:cNvPr id="1017691193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034688846" name="Picture">
+                  <wp:docPr id="607910114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034688846" name="Picture"/>
+                          <pic:cNvPr id="607910114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348389889" name="Picture">
+                  <wp:docPr id="2064415516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348389889" name="Picture"/>
+                          <pic:cNvPr id="2064415516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635951653" name="Picture">
+                  <wp:docPr id="871359508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635951653" name="Picture"/>
+                          <pic:cNvPr id="871359508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554820610" name="Picture">
+                  <wp:docPr id="2123637617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554820610" name="Picture"/>
+                          <pic:cNvPr id="2123637617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309013907" name="Picture">
+                  <wp:docPr id="919027280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309013907" name="Picture"/>
+                          <pic:cNvPr id="919027280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531853240" name="Picture">
+                        <wp:docPr id="1335014659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531853240" name="Picture"/>
+                                <pic:cNvPr id="1335014659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276992247" name="Picture">
+                  <wp:docPr id="1076373279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276992247" name="Picture"/>
+                          <pic:cNvPr id="1076373279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228815048" name="Picture">
+                  <wp:docPr id="286017236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228815048" name="Picture"/>
+                          <pic:cNvPr id="286017236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732794735" name="Picture">
+                  <wp:docPr id="1936402351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732794735" name="Picture"/>
+                          <pic:cNvPr id="1936402351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281914880" name="Picture">
+                  <wp:docPr id="86214577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281914880" name="Picture"/>
+                          <pic:cNvPr id="86214577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231854890" name="Picture">
+                  <wp:docPr id="876910483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231854890" name="Picture"/>
+                          <pic:cNvPr id="876910483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726780905" name="Picture">
+                  <wp:docPr id="744199292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726780905" name="Picture"/>
+                          <pic:cNvPr id="744199292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879405055" name="Picture">
+                        <wp:docPr id="1560721150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879405055" name="Picture"/>
+                                <pic:cNvPr id="1560721150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917192518" name="Picture">
+                  <wp:docPr id="764293462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917192518" name="Picture"/>
+                          <pic:cNvPr id="764293462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527560729" name="Picture">
+                  <wp:docPr id="178887330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527560729" name="Picture"/>
+                          <pic:cNvPr id="178887330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754037323" name="Picture">
+                  <wp:docPr id="599506696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754037323" name="Picture"/>
+                          <pic:cNvPr id="599506696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430707069" name="Picture">
+                  <wp:docPr id="1994422048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430707069" name="Picture"/>
+                          <pic:cNvPr id="1994422048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863720039" name="Picture">
+                  <wp:docPr id="612401143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863720039" name="Picture"/>
+                          <pic:cNvPr id="612401143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600081558" name="Picture">
+                  <wp:docPr id="694042286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600081558" name="Picture"/>
+                          <pic:cNvPr id="694042286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991578485" name="Picture">
+                  <wp:docPr id="837786873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991578485" name="Picture"/>
+                          <pic:cNvPr id="837786873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014864564" name="Picture">
+                  <wp:docPr id="1771863844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014864564" name="Picture"/>
+                          <pic:cNvPr id="1771863844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848316351" name="Picture">
+                  <wp:docPr id="1404916361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848316351" name="Picture"/>
+                          <pic:cNvPr id="1404916361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830452023" name="Picture">
+                  <wp:docPr id="1798727825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830452023" name="Picture"/>
+                          <pic:cNvPr id="1798727825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313353375" name="Picture">
+                  <wp:docPr id="1236017628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313353375" name="Picture"/>
+                          <pic:cNvPr id="1236017628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414399786" name="Picture">
+                  <wp:docPr id="785354272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414399786" name="Picture"/>
+                          <pic:cNvPr id="785354272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149495812" name="Picture">
+                  <wp:docPr id="533258105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149495812" name="Picture"/>
+                          <pic:cNvPr id="533258105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734826085" name="Picture">
+                  <wp:docPr id="1517912074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734826085" name="Picture"/>
+                          <pic:cNvPr id="1517912074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823674014" name="Picture">
+                  <wp:docPr id="401999574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823674014" name="Picture"/>
+                          <pic:cNvPr id="401999574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>