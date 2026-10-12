--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100200391" name="Picture">
+                  <wp:docPr id="747782571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100200391" name="Picture"/>
+                          <pic:cNvPr id="747782571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669408348" name="Picture">
+                  <wp:docPr id="381207241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669408348" name="Picture"/>
+                          <pic:cNvPr id="381207241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319973510" name="Picture">
+                        <wp:docPr id="1626478409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319973510" name="Picture"/>
+                                <pic:cNvPr id="1626478409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350770457" name="Picture">
+                  <wp:docPr id="706165387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350770457" name="Picture"/>
+                          <pic:cNvPr id="706165387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228536037" name="Picture">
+                  <wp:docPr id="49167528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228536037" name="Picture"/>
+                          <pic:cNvPr id="49167528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658754499" name="Picture">
+                  <wp:docPr id="1966835395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658754499" name="Picture"/>
+                          <pic:cNvPr id="1966835395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733800221" name="Picture">
+                  <wp:docPr id="1631988610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733800221" name="Picture"/>
+                          <pic:cNvPr id="1631988610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181621765" name="Picture">
+                  <wp:docPr id="1927045463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181621765" name="Picture"/>
+                          <pic:cNvPr id="1927045463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619444962" name="Picture">
+                        <wp:docPr id="1454222674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619444962" name="Picture"/>
+                                <pic:cNvPr id="1454222674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552008246" name="Picture">
+                        <wp:docPr id="1585690527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552008246" name="Picture"/>
+                                <pic:cNvPr id="1585690527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415717717" name="Picture">
+                        <wp:docPr id="1827672079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415717717" name="Picture"/>
+                                <pic:cNvPr id="1827672079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441580308" name="Picture">
+                        <wp:docPr id="1660409847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441580308" name="Picture"/>
+                                <pic:cNvPr id="1660409847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352714227" name="Picture">
+                        <wp:docPr id="432099945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352714227" name="Picture"/>
+                                <pic:cNvPr id="432099945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="38704753" name="Picture">
+                        <wp:docPr id="1509198718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="38704753" name="Picture"/>
+                                <pic:cNvPr id="1509198718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="347623666" name="Picture">
+                        <wp:docPr id="874012739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="347623666" name="Picture"/>
+                                <pic:cNvPr id="874012739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701923886" name="Picture">
+                        <wp:docPr id="1231178298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701923886" name="Picture"/>
+                                <pic:cNvPr id="1231178298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931683591" name="Picture">
+                        <wp:docPr id="1536210306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931683591" name="Picture"/>
+                                <pic:cNvPr id="1536210306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17712562" name="Picture">
+                        <wp:docPr id="514486791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17712562" name="Picture"/>
+                                <pic:cNvPr id="514486791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="485263966" name="Picture">
+                        <wp:docPr id="222289177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="485263966" name="Picture"/>
+                                <pic:cNvPr id="222289177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352780099" name="Picture">
+                        <wp:docPr id="376597857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352780099" name="Picture"/>
+                                <pic:cNvPr id="376597857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346542877" name="Picture">
+                        <wp:docPr id="539377421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346542877" name="Picture"/>
+                                <pic:cNvPr id="539377421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786712646" name="Picture">
+                        <wp:docPr id="1895736082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786712646" name="Picture"/>
+                                <pic:cNvPr id="1895736082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981440410" name="Picture">
+                        <wp:docPr id="1837307546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981440410" name="Picture"/>
+                                <pic:cNvPr id="1837307546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478983118" name="Picture">
+                        <wp:docPr id="910372625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478983118" name="Picture"/>
+                                <pic:cNvPr id="910372625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591751757" name="Picture">
+                        <wp:docPr id="2002293431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591751757" name="Picture"/>
+                                <pic:cNvPr id="2002293431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77242532" name="Picture">
+                        <wp:docPr id="1180399184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77242532" name="Picture"/>
+                                <pic:cNvPr id="1180399184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633516274" name="Picture">
+                  <wp:docPr id="1930726843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633516274" name="Picture"/>
+                          <pic:cNvPr id="1930726843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710510008" name="Picture">
+                  <wp:docPr id="2134277092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710510008" name="Picture"/>
+                          <pic:cNvPr id="2134277092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178005728" name="Picture">
+                  <wp:docPr id="619058633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178005728" name="Picture"/>
+                          <pic:cNvPr id="619058633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743591145" name="Picture">
+                  <wp:docPr id="814004677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743591145" name="Picture"/>
+                          <pic:cNvPr id="814004677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506997709" name="Picture">
+                  <wp:docPr id="78653254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506997709" name="Picture"/>
+                          <pic:cNvPr id="78653254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657253136" name="Picture">
+                  <wp:docPr id="1581997991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657253136" name="Picture"/>
+                          <pic:cNvPr id="1581997991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83915186" name="Picture">
+                        <wp:docPr id="1631537572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83915186" name="Picture"/>
+                                <pic:cNvPr id="1631537572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585974371" name="Picture">
+                  <wp:docPr id="1940963515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585974371" name="Picture"/>
+                          <pic:cNvPr id="1940963515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210375167" name="Picture">
+                  <wp:docPr id="1445522820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210375167" name="Picture"/>
+                          <pic:cNvPr id="1445522820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320136360" name="Picture">
+                  <wp:docPr id="1296166028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320136360" name="Picture"/>
+                          <pic:cNvPr id="1296166028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524053603" name="Picture">
+                  <wp:docPr id="1122633500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524053603" name="Picture"/>
+                          <pic:cNvPr id="1122633500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218184609" name="Picture">
+                  <wp:docPr id="1166503747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218184609" name="Picture"/>
+                          <pic:cNvPr id="1166503747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343374001" name="Picture">
+                  <wp:docPr id="526225401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343374001" name="Picture"/>
+                          <pic:cNvPr id="526225401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507174502" name="Picture">
+                        <wp:docPr id="1575626991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507174502" name="Picture"/>
+                                <pic:cNvPr id="1575626991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212857294" name="Picture">
+                        <wp:docPr id="90447624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212857294" name="Picture"/>
+                                <pic:cNvPr id="90447624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017691193" name="Picture">
+                  <wp:docPr id="155574811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017691193" name="Picture"/>
+                          <pic:cNvPr id="155574811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607910114" name="Picture">
+                  <wp:docPr id="1346326013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607910114" name="Picture"/>
+                          <pic:cNvPr id="1346326013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064415516" name="Picture">
+                  <wp:docPr id="1567610111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064415516" name="Picture"/>
+                          <pic:cNvPr id="1567610111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871359508" name="Picture">
+                  <wp:docPr id="524972093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871359508" name="Picture"/>
+                          <pic:cNvPr id="524972093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123637617" name="Picture">
+                  <wp:docPr id="373176604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123637617" name="Picture"/>
+                          <pic:cNvPr id="373176604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919027280" name="Picture">
+                  <wp:docPr id="1086995022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919027280" name="Picture"/>
+                          <pic:cNvPr id="1086995022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335014659" name="Picture">
+                        <wp:docPr id="166165989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335014659" name="Picture"/>
+                                <pic:cNvPr id="166165989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076373279" name="Picture">
+                  <wp:docPr id="409874141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076373279" name="Picture"/>
+                          <pic:cNvPr id="409874141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286017236" name="Picture">
+                  <wp:docPr id="1730582495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286017236" name="Picture"/>
+                          <pic:cNvPr id="1730582495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936402351" name="Picture">
+                  <wp:docPr id="1450931239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936402351" name="Picture"/>
+                          <pic:cNvPr id="1450931239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86214577" name="Picture">
+                  <wp:docPr id="1041938615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86214577" name="Picture"/>
+                          <pic:cNvPr id="1041938615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876910483" name="Picture">
+                  <wp:docPr id="94748503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876910483" name="Picture"/>
+                          <pic:cNvPr id="94748503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744199292" name="Picture">
+                  <wp:docPr id="1973968578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744199292" name="Picture"/>
+                          <pic:cNvPr id="1973968578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560721150" name="Picture">
+                        <wp:docPr id="1127280206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560721150" name="Picture"/>
+                                <pic:cNvPr id="1127280206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764293462" name="Picture">
+                  <wp:docPr id="1960441508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764293462" name="Picture"/>
+                          <pic:cNvPr id="1960441508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178887330" name="Picture">
+                  <wp:docPr id="1373820472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178887330" name="Picture"/>
+                          <pic:cNvPr id="1373820472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599506696" name="Picture">
+                  <wp:docPr id="599356700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599506696" name="Picture"/>
+                          <pic:cNvPr id="599356700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994422048" name="Picture">
+                  <wp:docPr id="1766714325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994422048" name="Picture"/>
+                          <pic:cNvPr id="1766714325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612401143" name="Picture">
+                  <wp:docPr id="1359106653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612401143" name="Picture"/>
+                          <pic:cNvPr id="1359106653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694042286" name="Picture">
+                  <wp:docPr id="1704244458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694042286" name="Picture"/>
+                          <pic:cNvPr id="1704244458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837786873" name="Picture">
+                  <wp:docPr id="2041586804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837786873" name="Picture"/>
+                          <pic:cNvPr id="2041586804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771863844" name="Picture">
+                  <wp:docPr id="960752716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771863844" name="Picture"/>
+                          <pic:cNvPr id="960752716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404916361" name="Picture">
+                  <wp:docPr id="596333489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404916361" name="Picture"/>
+                          <pic:cNvPr id="596333489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798727825" name="Picture">
+                  <wp:docPr id="1144099029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798727825" name="Picture"/>
+                          <pic:cNvPr id="1144099029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236017628" name="Picture">
+                  <wp:docPr id="719776104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236017628" name="Picture"/>
+                          <pic:cNvPr id="719776104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785354272" name="Picture">
+                  <wp:docPr id="609865076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785354272" name="Picture"/>
+                          <pic:cNvPr id="609865076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533258105" name="Picture">
+                  <wp:docPr id="887874086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533258105" name="Picture"/>
+                          <pic:cNvPr id="887874086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517912074" name="Picture">
+                  <wp:docPr id="1288140013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517912074" name="Picture"/>
+                          <pic:cNvPr id="1288140013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401999574" name="Picture">
+                  <wp:docPr id="1620619516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401999574" name="Picture"/>
+                          <pic:cNvPr id="1620619516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>