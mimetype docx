--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884850020" name="Picture">
+                  <wp:docPr id="1693615373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884850020" name="Picture"/>
+                          <pic:cNvPr id="1693615373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002932112" name="Picture">
+                  <wp:docPr id="1299679679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002932112" name="Picture"/>
+                          <pic:cNvPr id="1299679679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1913244392" name="Picture">
+                        <wp:docPr id="2033326274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1913244392" name="Picture"/>
+                                <pic:cNvPr id="2033326274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055903283" name="Picture">
+                  <wp:docPr id="535098093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055903283" name="Picture"/>
+                          <pic:cNvPr id="535098093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678879428" name="Picture">
+                  <wp:docPr id="1708162234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678879428" name="Picture"/>
+                          <pic:cNvPr id="1708162234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580584932" name="Picture">
+                  <wp:docPr id="1973431936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580584932" name="Picture"/>
+                          <pic:cNvPr id="1973431936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767414189" name="Picture">
+                  <wp:docPr id="423736282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767414189" name="Picture"/>
+                          <pic:cNvPr id="423736282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620244512" name="Picture">
+                  <wp:docPr id="406329530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620244512" name="Picture"/>
+                          <pic:cNvPr id="406329530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612527098" name="Picture">
+                        <wp:docPr id="1042240146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612527098" name="Picture"/>
+                                <pic:cNvPr id="1042240146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067988454" name="Picture">
+                        <wp:docPr id="959047930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067988454" name="Picture"/>
+                                <pic:cNvPr id="959047930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="968882413" name="Picture">
+                        <wp:docPr id="70917061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="968882413" name="Picture"/>
+                                <pic:cNvPr id="70917061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1504689455" name="Picture">
+                        <wp:docPr id="729933775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1504689455" name="Picture"/>
+                                <pic:cNvPr id="729933775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128470947" name="Picture">
+                        <wp:docPr id="1738770915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128470947" name="Picture"/>
+                                <pic:cNvPr id="1738770915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726837141" name="Picture">
+                        <wp:docPr id="1407688821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726837141" name="Picture"/>
+                                <pic:cNvPr id="1407688821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201638024" name="Picture">
+                        <wp:docPr id="838221468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201638024" name="Picture"/>
+                                <pic:cNvPr id="838221468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480985216" name="Picture">
+                        <wp:docPr id="2031626621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480985216" name="Picture"/>
+                                <pic:cNvPr id="2031626621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974956735" name="Picture">
+                        <wp:docPr id="2030265260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974956735" name="Picture"/>
+                                <pic:cNvPr id="2030265260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714556628" name="Picture">
+                        <wp:docPr id="1734586309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714556628" name="Picture"/>
+                                <pic:cNvPr id="1734586309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684553912" name="Picture">
+                        <wp:docPr id="154541054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684553912" name="Picture"/>
+                                <pic:cNvPr id="154541054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909540361" name="Picture">
+                        <wp:docPr id="168304874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909540361" name="Picture"/>
+                                <pic:cNvPr id="168304874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618110102" name="Picture">
+                        <wp:docPr id="1425477570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618110102" name="Picture"/>
+                                <pic:cNvPr id="1425477570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939055649" name="Picture">
+                        <wp:docPr id="808175658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939055649" name="Picture"/>
+                                <pic:cNvPr id="808175658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872066309" name="Picture">
+                        <wp:docPr id="303795896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872066309" name="Picture"/>
+                                <pic:cNvPr id="303795896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255219717" name="Picture">
+                  <wp:docPr id="918906461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255219717" name="Picture"/>
+                          <pic:cNvPr id="918906461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912758204" name="Picture">
+                  <wp:docPr id="330643859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912758204" name="Picture"/>
+                          <pic:cNvPr id="330643859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563626069" name="Picture">
+                  <wp:docPr id="33173187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563626069" name="Picture"/>
+                          <pic:cNvPr id="33173187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380176468" name="Picture">
+                  <wp:docPr id="282054745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380176468" name="Picture"/>
+                          <pic:cNvPr id="282054745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856198493" name="Picture">
+                  <wp:docPr id="253406521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856198493" name="Picture"/>
+                          <pic:cNvPr id="253406521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140631598" name="Picture">
+                  <wp:docPr id="1371889123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140631598" name="Picture"/>
+                          <pic:cNvPr id="1371889123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="120936694" name="Picture">
+                        <wp:docPr id="790632795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="120936694" name="Picture"/>
+                                <pic:cNvPr id="790632795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806283695" name="Picture">
+                  <wp:docPr id="1599646369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806283695" name="Picture"/>
+                          <pic:cNvPr id="1599646369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077354286" name="Picture">
+                  <wp:docPr id="231781854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077354286" name="Picture"/>
+                          <pic:cNvPr id="231781854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835539766" name="Picture">
+                  <wp:docPr id="580227070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835539766" name="Picture"/>
+                          <pic:cNvPr id="580227070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43063488" name="Picture">
+                  <wp:docPr id="348517219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43063488" name="Picture"/>
+                          <pic:cNvPr id="348517219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677631266" name="Picture">
+                  <wp:docPr id="2022467523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677631266" name="Picture"/>
+                          <pic:cNvPr id="2022467523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186749264" name="Picture">
+                  <wp:docPr id="549212825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186749264" name="Picture"/>
+                          <pic:cNvPr id="549212825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810019890" name="Picture">
+                        <wp:docPr id="909549524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810019890" name="Picture"/>
+                                <pic:cNvPr id="909549524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766312442" name="Picture">
+                        <wp:docPr id="502643375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766312442" name="Picture"/>
+                                <pic:cNvPr id="502643375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392868294" name="Picture">
+                  <wp:docPr id="524242682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392868294" name="Picture"/>
+                          <pic:cNvPr id="524242682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147743417" name="Picture">
+                  <wp:docPr id="1500446707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147743417" name="Picture"/>
+                          <pic:cNvPr id="1500446707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915269611" name="Picture">
+                  <wp:docPr id="1677999476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915269611" name="Picture"/>
+                          <pic:cNvPr id="1677999476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20746015" name="Picture">
+                  <wp:docPr id="676730370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20746015" name="Picture"/>
+                          <pic:cNvPr id="676730370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120387676" name="Picture">
+                  <wp:docPr id="1205413930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120387676" name="Picture"/>
+                          <pic:cNvPr id="1205413930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126936530" name="Picture">
+                  <wp:docPr id="1891071418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126936530" name="Picture"/>
+                          <pic:cNvPr id="1891071418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992847204" name="Picture">
+                        <wp:docPr id="1299256420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992847204" name="Picture"/>
+                                <pic:cNvPr id="1299256420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991132070" name="Picture">
+                  <wp:docPr id="102806229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991132070" name="Picture"/>
+                          <pic:cNvPr id="102806229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738314387" name="Picture">
+                  <wp:docPr id="1957472148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738314387" name="Picture"/>
+                          <pic:cNvPr id="1957472148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331381153" name="Picture">
+                  <wp:docPr id="1697698275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331381153" name="Picture"/>
+                          <pic:cNvPr id="1697698275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228965858" name="Picture">
+                  <wp:docPr id="1219036904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228965858" name="Picture"/>
+                          <pic:cNvPr id="1219036904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466404256" name="Picture">
+                  <wp:docPr id="2144176863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466404256" name="Picture"/>
+                          <pic:cNvPr id="2144176863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676745943" name="Picture">
+                  <wp:docPr id="372181247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676745943" name="Picture"/>
+                          <pic:cNvPr id="372181247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691087887" name="Picture">
+                        <wp:docPr id="168747613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691087887" name="Picture"/>
+                                <pic:cNvPr id="168747613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667589689" name="Picture">
+                  <wp:docPr id="1416863176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667589689" name="Picture"/>
+                          <pic:cNvPr id="1416863176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479887171" name="Picture">
+                  <wp:docPr id="697471249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479887171" name="Picture"/>
+                          <pic:cNvPr id="697471249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827599089" name="Picture">
+                  <wp:docPr id="241514435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827599089" name="Picture"/>
+                          <pic:cNvPr id="241514435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980271213" name="Picture">
+                  <wp:docPr id="1426378566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980271213" name="Picture"/>
+                          <pic:cNvPr id="1426378566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376799643" name="Picture">
+                  <wp:docPr id="1746379862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376799643" name="Picture"/>
+                          <pic:cNvPr id="1746379862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811713833" name="Picture">
+                  <wp:docPr id="49298357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811713833" name="Picture"/>
+                          <pic:cNvPr id="49298357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938418215" name="Picture">
+                  <wp:docPr id="225387519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938418215" name="Picture"/>
+                          <pic:cNvPr id="225387519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886686020" name="Picture">
+                  <wp:docPr id="1739849328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886686020" name="Picture"/>
+                          <pic:cNvPr id="1739849328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342597332" name="Picture">
+                  <wp:docPr id="304041575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342597332" name="Picture"/>
+                          <pic:cNvPr id="304041575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>