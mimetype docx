--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693615373" name="Picture">
+                  <wp:docPr id="676859326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693615373" name="Picture"/>
+                          <pic:cNvPr id="676859326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299679679" name="Picture">
+                  <wp:docPr id="504630677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299679679" name="Picture"/>
+                          <pic:cNvPr id="504630677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033326274" name="Picture">
+                        <wp:docPr id="2144819784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033326274" name="Picture"/>
+                                <pic:cNvPr id="2144819784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535098093" name="Picture">
+                  <wp:docPr id="609183010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535098093" name="Picture"/>
+                          <pic:cNvPr id="609183010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708162234" name="Picture">
+                  <wp:docPr id="1522041574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708162234" name="Picture"/>
+                          <pic:cNvPr id="1522041574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973431936" name="Picture">
+                  <wp:docPr id="1248987363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973431936" name="Picture"/>
+                          <pic:cNvPr id="1248987363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423736282" name="Picture">
+                  <wp:docPr id="120479244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423736282" name="Picture"/>
+                          <pic:cNvPr id="120479244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406329530" name="Picture">
+                  <wp:docPr id="2116888158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406329530" name="Picture"/>
+                          <pic:cNvPr id="2116888158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1042240146" name="Picture">
+                        <wp:docPr id="332258243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1042240146" name="Picture"/>
+                                <pic:cNvPr id="332258243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959047930" name="Picture">
+                        <wp:docPr id="1740622077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959047930" name="Picture"/>
+                                <pic:cNvPr id="1740622077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="70917061" name="Picture">
+                        <wp:docPr id="778319035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="70917061" name="Picture"/>
+                                <pic:cNvPr id="778319035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729933775" name="Picture">
+                        <wp:docPr id="1545411081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729933775" name="Picture"/>
+                                <pic:cNvPr id="1545411081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738770915" name="Picture">
+                        <wp:docPr id="1487274538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738770915" name="Picture"/>
+                                <pic:cNvPr id="1487274538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407688821" name="Picture">
+                        <wp:docPr id="2001708896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407688821" name="Picture"/>
+                                <pic:cNvPr id="2001708896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838221468" name="Picture">
+                        <wp:docPr id="775600512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838221468" name="Picture"/>
+                                <pic:cNvPr id="775600512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031626621" name="Picture">
+                        <wp:docPr id="1380384925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031626621" name="Picture"/>
+                                <pic:cNvPr id="1380384925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030265260" name="Picture">
+                        <wp:docPr id="1699859833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030265260" name="Picture"/>
+                                <pic:cNvPr id="1699859833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734586309" name="Picture">
+                        <wp:docPr id="1982377697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734586309" name="Picture"/>
+                                <pic:cNvPr id="1982377697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154541054" name="Picture">
+                        <wp:docPr id="283340803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154541054" name="Picture"/>
+                                <pic:cNvPr id="283340803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168304874" name="Picture">
+                        <wp:docPr id="1611607773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168304874" name="Picture"/>
+                                <pic:cNvPr id="1611607773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1425477570" name="Picture">
+                        <wp:docPr id="674585560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1425477570" name="Picture"/>
+                                <pic:cNvPr id="674585560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808175658" name="Picture">
+                        <wp:docPr id="1053528334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808175658" name="Picture"/>
+                                <pic:cNvPr id="1053528334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303795896" name="Picture">
+                        <wp:docPr id="790702109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303795896" name="Picture"/>
+                                <pic:cNvPr id="790702109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918906461" name="Picture">
+                  <wp:docPr id="1498533718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918906461" name="Picture"/>
+                          <pic:cNvPr id="1498533718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330643859" name="Picture">
+                  <wp:docPr id="407866861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330643859" name="Picture"/>
+                          <pic:cNvPr id="407866861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33173187" name="Picture">
+                  <wp:docPr id="513876937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33173187" name="Picture"/>
+                          <pic:cNvPr id="513876937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282054745" name="Picture">
+                  <wp:docPr id="490441170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282054745" name="Picture"/>
+                          <pic:cNvPr id="490441170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253406521" name="Picture">
+                  <wp:docPr id="1236332602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253406521" name="Picture"/>
+                          <pic:cNvPr id="1236332602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371889123" name="Picture">
+                  <wp:docPr id="620355828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371889123" name="Picture"/>
+                          <pic:cNvPr id="620355828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790632795" name="Picture">
+                        <wp:docPr id="2124765019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790632795" name="Picture"/>
+                                <pic:cNvPr id="2124765019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599646369" name="Picture">
+                  <wp:docPr id="948847464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599646369" name="Picture"/>
+                          <pic:cNvPr id="948847464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231781854" name="Picture">
+                  <wp:docPr id="1469390208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231781854" name="Picture"/>
+                          <pic:cNvPr id="1469390208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580227070" name="Picture">
+                  <wp:docPr id="64915366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580227070" name="Picture"/>
+                          <pic:cNvPr id="64915366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348517219" name="Picture">
+                  <wp:docPr id="1127620336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348517219" name="Picture"/>
+                          <pic:cNvPr id="1127620336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022467523" name="Picture">
+                  <wp:docPr id="1816373382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022467523" name="Picture"/>
+                          <pic:cNvPr id="1816373382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549212825" name="Picture">
+                  <wp:docPr id="1959952004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549212825" name="Picture"/>
+                          <pic:cNvPr id="1959952004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909549524" name="Picture">
+                        <wp:docPr id="155833164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909549524" name="Picture"/>
+                                <pic:cNvPr id="155833164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502643375" name="Picture">
+                        <wp:docPr id="930417414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502643375" name="Picture"/>
+                                <pic:cNvPr id="930417414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524242682" name="Picture">
+                  <wp:docPr id="1885437207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524242682" name="Picture"/>
+                          <pic:cNvPr id="1885437207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500446707" name="Picture">
+                  <wp:docPr id="1538632276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500446707" name="Picture"/>
+                          <pic:cNvPr id="1538632276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677999476" name="Picture">
+                  <wp:docPr id="1712231237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677999476" name="Picture"/>
+                          <pic:cNvPr id="1712231237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676730370" name="Picture">
+                  <wp:docPr id="2067085853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676730370" name="Picture"/>
+                          <pic:cNvPr id="2067085853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205413930" name="Picture">
+                  <wp:docPr id="745735900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205413930" name="Picture"/>
+                          <pic:cNvPr id="745735900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891071418" name="Picture">
+                  <wp:docPr id="868216261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891071418" name="Picture"/>
+                          <pic:cNvPr id="868216261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299256420" name="Picture">
+                        <wp:docPr id="1435962756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299256420" name="Picture"/>
+                                <pic:cNvPr id="1435962756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102806229" name="Picture">
+                  <wp:docPr id="428479286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102806229" name="Picture"/>
+                          <pic:cNvPr id="428479286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957472148" name="Picture">
+                  <wp:docPr id="1819640455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957472148" name="Picture"/>
+                          <pic:cNvPr id="1819640455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697698275" name="Picture">
+                  <wp:docPr id="1073097549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697698275" name="Picture"/>
+                          <pic:cNvPr id="1073097549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219036904" name="Picture">
+                  <wp:docPr id="6093939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219036904" name="Picture"/>
+                          <pic:cNvPr id="6093939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144176863" name="Picture">
+                  <wp:docPr id="1353778537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144176863" name="Picture"/>
+                          <pic:cNvPr id="1353778537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372181247" name="Picture">
+                  <wp:docPr id="1892010447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372181247" name="Picture"/>
+                          <pic:cNvPr id="1892010447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168747613" name="Picture">
+                        <wp:docPr id="1391627335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168747613" name="Picture"/>
+                                <pic:cNvPr id="1391627335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416863176" name="Picture">
+                  <wp:docPr id="1806494002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416863176" name="Picture"/>
+                          <pic:cNvPr id="1806494002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697471249" name="Picture">
+                  <wp:docPr id="763023540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697471249" name="Picture"/>
+                          <pic:cNvPr id="763023540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241514435" name="Picture">
+                  <wp:docPr id="479139304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241514435" name="Picture"/>
+                          <pic:cNvPr id="479139304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426378566" name="Picture">
+                  <wp:docPr id="956017391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426378566" name="Picture"/>
+                          <pic:cNvPr id="956017391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746379862" name="Picture">
+                  <wp:docPr id="688799528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746379862" name="Picture"/>
+                          <pic:cNvPr id="688799528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49298357" name="Picture">
+                  <wp:docPr id="1099061503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49298357" name="Picture"/>
+                          <pic:cNvPr id="1099061503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225387519" name="Picture">
+                  <wp:docPr id="1525486609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225387519" name="Picture"/>
+                          <pic:cNvPr id="1525486609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739849328" name="Picture">
+                  <wp:docPr id="750088756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739849328" name="Picture"/>
+                          <pic:cNvPr id="750088756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304041575" name="Picture">
+                  <wp:docPr id="776307588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304041575" name="Picture"/>
+                          <pic:cNvPr id="776307588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>