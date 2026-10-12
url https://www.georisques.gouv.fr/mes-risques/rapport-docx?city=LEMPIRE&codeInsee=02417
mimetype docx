--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465246279" name="Picture">
+                  <wp:docPr id="1630352188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465246279" name="Picture"/>
+                          <pic:cNvPr id="1630352188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610711270" name="Picture">
+                  <wp:docPr id="1271207401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610711270" name="Picture"/>
+                          <pic:cNvPr id="1271207401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974514179" name="Picture">
+                        <wp:docPr id="411267962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974514179" name="Picture"/>
+                                <pic:cNvPr id="411267962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938113909" name="Picture">
+                  <wp:docPr id="492693501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938113909" name="Picture"/>
+                          <pic:cNvPr id="492693501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305671653" name="Picture">
+                  <wp:docPr id="291059507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305671653" name="Picture"/>
+                          <pic:cNvPr id="291059507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172532357" name="Picture">
+                  <wp:docPr id="683635579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172532357" name="Picture"/>
+                          <pic:cNvPr id="683635579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495881024" name="Picture">
+                  <wp:docPr id="1776271879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495881024" name="Picture"/>
+                          <pic:cNvPr id="1776271879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807958819" name="Picture">
+                  <wp:docPr id="1845869903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807958819" name="Picture"/>
+                          <pic:cNvPr id="1845869903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1006086552" name="Picture">
+                        <wp:docPr id="1402738886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1006086552" name="Picture"/>
+                                <pic:cNvPr id="1402738886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336862682" name="Picture">
+                        <wp:docPr id="922660431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336862682" name="Picture"/>
+                                <pic:cNvPr id="922660431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932669903" name="Picture">
+                        <wp:docPr id="1052890983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932669903" name="Picture"/>
+                                <pic:cNvPr id="1052890983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823803088" name="Picture">
+                        <wp:docPr id="1719133933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823803088" name="Picture"/>
+                                <pic:cNvPr id="1719133933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781176916" name="Picture">
+                        <wp:docPr id="369973053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781176916" name="Picture"/>
+                                <pic:cNvPr id="369973053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847611532" name="Picture">
+                        <wp:docPr id="1896257372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847611532" name="Picture"/>
+                                <pic:cNvPr id="1896257372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495631666" name="Picture">
+                        <wp:docPr id="1595023338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495631666" name="Picture"/>
+                                <pic:cNvPr id="1595023338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354422159" name="Picture">
+                        <wp:docPr id="1760076608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354422159" name="Picture"/>
+                                <pic:cNvPr id="1760076608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44213773" name="Picture">
+                        <wp:docPr id="1599394435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44213773" name="Picture"/>
+                                <pic:cNvPr id="1599394435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117911471" name="Picture">
+                        <wp:docPr id="2617685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117911471" name="Picture"/>
+                                <pic:cNvPr id="2617685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877156604" name="Picture">
+                        <wp:docPr id="1562056950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877156604" name="Picture"/>
+                                <pic:cNvPr id="1562056950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356646912" name="Picture">
+                        <wp:docPr id="1082742001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356646912" name="Picture"/>
+                                <pic:cNvPr id="1082742001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214119029" name="Picture">
+                        <wp:docPr id="140418974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214119029" name="Picture"/>
+                                <pic:cNvPr id="140418974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558594477" name="Picture">
+                        <wp:docPr id="1528539162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558594477" name="Picture"/>
+                                <pic:cNvPr id="1528539162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1110228740" name="Picture">
+                        <wp:docPr id="1840761101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1110228740" name="Picture"/>
+                                <pic:cNvPr id="1840761101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020639210" name="Picture">
+                  <wp:docPr id="906054925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020639210" name="Picture"/>
+                          <pic:cNvPr id="906054925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567781116" name="Picture">
+                  <wp:docPr id="693103374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567781116" name="Picture"/>
+                          <pic:cNvPr id="693103374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469254503" name="Picture">
+                  <wp:docPr id="1234124957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469254503" name="Picture"/>
+                          <pic:cNvPr id="1234124957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486757487" name="Picture">
+                  <wp:docPr id="2034670479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486757487" name="Picture"/>
+                          <pic:cNvPr id="2034670479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384807658" name="Picture">
+                  <wp:docPr id="1646464198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384807658" name="Picture"/>
+                          <pic:cNvPr id="1646464198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800936366" name="Picture">
+                  <wp:docPr id="1643981414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800936366" name="Picture"/>
+                          <pic:cNvPr id="1643981414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211869020" name="Picture">
+                        <wp:docPr id="453127858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211869020" name="Picture"/>
+                                <pic:cNvPr id="453127858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623637642" name="Picture">
+                  <wp:docPr id="639433669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623637642" name="Picture"/>
+                          <pic:cNvPr id="639433669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902020241" name="Picture">
+                  <wp:docPr id="1356323577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902020241" name="Picture"/>
+                          <pic:cNvPr id="1356323577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542633010" name="Picture">
+                  <wp:docPr id="1512704495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542633010" name="Picture"/>
+                          <pic:cNvPr id="1512704495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471730172" name="Picture">
+                  <wp:docPr id="1735054003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471730172" name="Picture"/>
+                          <pic:cNvPr id="1735054003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852030909" name="Picture">
+                  <wp:docPr id="139366467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852030909" name="Picture"/>
+                          <pic:cNvPr id="139366467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295984643" name="Picture">
+                  <wp:docPr id="1613965928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295984643" name="Picture"/>
+                          <pic:cNvPr id="1613965928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="493886485" name="Picture">
+                        <wp:docPr id="1794035625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="493886485" name="Picture"/>
+                                <pic:cNvPr id="1794035625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393870720" name="Picture">
+                        <wp:docPr id="746199683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393870720" name="Picture"/>
+                                <pic:cNvPr id="746199683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521914389" name="Picture">
+                  <wp:docPr id="360330643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521914389" name="Picture"/>
+                          <pic:cNvPr id="360330643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704701292" name="Picture">
+                  <wp:docPr id="1445415382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704701292" name="Picture"/>
+                          <pic:cNvPr id="1445415382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749587394" name="Picture">
+                  <wp:docPr id="2081886992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749587394" name="Picture"/>
+                          <pic:cNvPr id="2081886992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396383377" name="Picture">
+                  <wp:docPr id="97538136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396383377" name="Picture"/>
+                          <pic:cNvPr id="97538136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489445274" name="Picture">
+                  <wp:docPr id="1208390369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489445274" name="Picture"/>
+                          <pic:cNvPr id="1208390369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655628411" name="Picture">
+                  <wp:docPr id="830688206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655628411" name="Picture"/>
+                          <pic:cNvPr id="830688206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463464275" name="Picture">
+                  <wp:docPr id="209389740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463464275" name="Picture"/>
+                          <pic:cNvPr id="209389740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349172239" name="Picture">
+                  <wp:docPr id="655228886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349172239" name="Picture"/>
+                          <pic:cNvPr id="655228886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347238573" name="Picture">
+                  <wp:docPr id="409493452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347238573" name="Picture"/>
+                          <pic:cNvPr id="409493452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760152415" name="Picture">
+                  <wp:docPr id="1051183563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760152415" name="Picture"/>
+                          <pic:cNvPr id="1051183563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668966808" name="Picture">
+                  <wp:docPr id="1905792946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668966808" name="Picture"/>
+                          <pic:cNvPr id="1905792946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628236679" name="Picture">
+                  <wp:docPr id="503230957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628236679" name="Picture"/>
+                          <pic:cNvPr id="503230957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113802916" name="Picture">
+                        <wp:docPr id="1553764807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113802916" name="Picture"/>
+                                <pic:cNvPr id="1553764807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990797174" name="Picture">
+                  <wp:docPr id="872751712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990797174" name="Picture"/>
+                          <pic:cNvPr id="872751712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514198372" name="Picture">
+                  <wp:docPr id="1209034159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514198372" name="Picture"/>
+                          <pic:cNvPr id="1209034159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944869968" name="Picture">
+                  <wp:docPr id="1682906150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944869968" name="Picture"/>
+                          <pic:cNvPr id="1682906150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690952242" name="Picture">
+                  <wp:docPr id="1734387054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690952242" name="Picture"/>
+                          <pic:cNvPr id="1734387054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787024454" name="Picture">
+                  <wp:docPr id="1513873797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787024454" name="Picture"/>
+                          <pic:cNvPr id="1513873797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281128043" name="Picture">
+                  <wp:docPr id="1839412205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281128043" name="Picture"/>
+                          <pic:cNvPr id="1839412205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2037170803" name="Picture">
+                        <wp:docPr id="268462162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2037170803" name="Picture"/>
+                                <pic:cNvPr id="268462162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998022254" name="Picture">
+                  <wp:docPr id="1434391867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998022254" name="Picture"/>
+                          <pic:cNvPr id="1434391867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037043870" name="Picture">
+                  <wp:docPr id="389813212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037043870" name="Picture"/>
+                          <pic:cNvPr id="389813212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762059722" name="Picture">
+                  <wp:docPr id="1266598781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762059722" name="Picture"/>
+                          <pic:cNvPr id="1266598781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703716011" name="Picture">
+                  <wp:docPr id="44232740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703716011" name="Picture"/>
+                          <pic:cNvPr id="44232740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247634598" name="Picture">
+                  <wp:docPr id="1979162975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247634598" name="Picture"/>
+                          <pic:cNvPr id="1979162975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45900,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346808466" name="Picture">
+                  <wp:docPr id="1211101623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346808466" name="Picture"/>
+                          <pic:cNvPr id="1211101623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>