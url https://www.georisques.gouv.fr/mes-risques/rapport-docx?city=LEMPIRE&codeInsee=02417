--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630352188" name="Picture">
+                  <wp:docPr id="29133163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630352188" name="Picture"/>
+                          <pic:cNvPr id="29133163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271207401" name="Picture">
+                  <wp:docPr id="1845493705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271207401" name="Picture"/>
+                          <pic:cNvPr id="1845493705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411267962" name="Picture">
+                        <wp:docPr id="859800331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411267962" name="Picture"/>
+                                <pic:cNvPr id="859800331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492693501" name="Picture">
+                  <wp:docPr id="806489093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492693501" name="Picture"/>
+                          <pic:cNvPr id="806489093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291059507" name="Picture">
+                  <wp:docPr id="113659252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291059507" name="Picture"/>
+                          <pic:cNvPr id="113659252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683635579" name="Picture">
+                  <wp:docPr id="1722262573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683635579" name="Picture"/>
+                          <pic:cNvPr id="1722262573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776271879" name="Picture">
+                  <wp:docPr id="1797085108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776271879" name="Picture"/>
+                          <pic:cNvPr id="1797085108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845869903" name="Picture">
+                  <wp:docPr id="1562523895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845869903" name="Picture"/>
+                          <pic:cNvPr id="1562523895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402738886" name="Picture">
+                        <wp:docPr id="2132703620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402738886" name="Picture"/>
+                                <pic:cNvPr id="2132703620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922660431" name="Picture">
+                        <wp:docPr id="756691606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922660431" name="Picture"/>
+                                <pic:cNvPr id="756691606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052890983" name="Picture">
+                        <wp:docPr id="359832663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052890983" name="Picture"/>
+                                <pic:cNvPr id="359832663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1719133933" name="Picture">
+                        <wp:docPr id="1457099131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1719133933" name="Picture"/>
+                                <pic:cNvPr id="1457099131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369973053" name="Picture">
+                        <wp:docPr id="1841587754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369973053" name="Picture"/>
+                                <pic:cNvPr id="1841587754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896257372" name="Picture">
+                        <wp:docPr id="1240969357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896257372" name="Picture"/>
+                                <pic:cNvPr id="1240969357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1595023338" name="Picture">
+                        <wp:docPr id="285606798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1595023338" name="Picture"/>
+                                <pic:cNvPr id="285606798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1760076608" name="Picture">
+                        <wp:docPr id="447402988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1760076608" name="Picture"/>
+                                <pic:cNvPr id="447402988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599394435" name="Picture">
+                        <wp:docPr id="928550577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599394435" name="Picture"/>
+                                <pic:cNvPr id="928550577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2617685" name="Picture">
+                        <wp:docPr id="1713193560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2617685" name="Picture"/>
+                                <pic:cNvPr id="1713193560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562056950" name="Picture">
+                        <wp:docPr id="1302064884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562056950" name="Picture"/>
+                                <pic:cNvPr id="1302064884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082742001" name="Picture">
+                        <wp:docPr id="561432695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082742001" name="Picture"/>
+                                <pic:cNvPr id="561432695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140418974" name="Picture">
+                        <wp:docPr id="444400903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140418974" name="Picture"/>
+                                <pic:cNvPr id="444400903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528539162" name="Picture">
+                        <wp:docPr id="2032560152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528539162" name="Picture"/>
+                                <pic:cNvPr id="2032560152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840761101" name="Picture">
+                        <wp:docPr id="130230054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840761101" name="Picture"/>
+                                <pic:cNvPr id="130230054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906054925" name="Picture">
+                  <wp:docPr id="1671300629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906054925" name="Picture"/>
+                          <pic:cNvPr id="1671300629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693103374" name="Picture">
+                  <wp:docPr id="315000887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693103374" name="Picture"/>
+                          <pic:cNvPr id="315000887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234124957" name="Picture">
+                  <wp:docPr id="1233970117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234124957" name="Picture"/>
+                          <pic:cNvPr id="1233970117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034670479" name="Picture">
+                  <wp:docPr id="1136665372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034670479" name="Picture"/>
+                          <pic:cNvPr id="1136665372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646464198" name="Picture">
+                  <wp:docPr id="1700131204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646464198" name="Picture"/>
+                          <pic:cNvPr id="1700131204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643981414" name="Picture">
+                  <wp:docPr id="705622212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643981414" name="Picture"/>
+                          <pic:cNvPr id="705622212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="453127858" name="Picture">
+                        <wp:docPr id="379811988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="453127858" name="Picture"/>
+                                <pic:cNvPr id="379811988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639433669" name="Picture">
+                  <wp:docPr id="1632814103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639433669" name="Picture"/>
+                          <pic:cNvPr id="1632814103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356323577" name="Picture">
+                  <wp:docPr id="1006125092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356323577" name="Picture"/>
+                          <pic:cNvPr id="1006125092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512704495" name="Picture">
+                  <wp:docPr id="907212823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512704495" name="Picture"/>
+                          <pic:cNvPr id="907212823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735054003" name="Picture">
+                  <wp:docPr id="129865734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735054003" name="Picture"/>
+                          <pic:cNvPr id="129865734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139366467" name="Picture">
+                  <wp:docPr id="740845172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139366467" name="Picture"/>
+                          <pic:cNvPr id="740845172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613965928" name="Picture">
+                  <wp:docPr id="2061826953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613965928" name="Picture"/>
+                          <pic:cNvPr id="2061826953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794035625" name="Picture">
+                        <wp:docPr id="1512636796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794035625" name="Picture"/>
+                                <pic:cNvPr id="1512636796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746199683" name="Picture">
+                        <wp:docPr id="1362792522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746199683" name="Picture"/>
+                                <pic:cNvPr id="1362792522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360330643" name="Picture">
+                  <wp:docPr id="143559874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360330643" name="Picture"/>
+                          <pic:cNvPr id="143559874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445415382" name="Picture">
+                  <wp:docPr id="239684912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445415382" name="Picture"/>
+                          <pic:cNvPr id="239684912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081886992" name="Picture">
+                  <wp:docPr id="1718348071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081886992" name="Picture"/>
+                          <pic:cNvPr id="1718348071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97538136" name="Picture">
+                  <wp:docPr id="1346851348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97538136" name="Picture"/>
+                          <pic:cNvPr id="1346851348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208390369" name="Picture">
+                  <wp:docPr id="132309118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208390369" name="Picture"/>
+                          <pic:cNvPr id="132309118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830688206" name="Picture">
+                  <wp:docPr id="1709545456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830688206" name="Picture"/>
+                          <pic:cNvPr id="1709545456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209389740" name="Picture">
+                  <wp:docPr id="1844116477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209389740" name="Picture"/>
+                          <pic:cNvPr id="1844116477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655228886" name="Picture">
+                  <wp:docPr id="611953575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655228886" name="Picture"/>
+                          <pic:cNvPr id="611953575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409493452" name="Picture">
+                  <wp:docPr id="1927970912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409493452" name="Picture"/>
+                          <pic:cNvPr id="1927970912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051183563" name="Picture">
+                  <wp:docPr id="346160530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051183563" name="Picture"/>
+                          <pic:cNvPr id="346160530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905792946" name="Picture">
+                  <wp:docPr id="1681148494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905792946" name="Picture"/>
+                          <pic:cNvPr id="1681148494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503230957" name="Picture">
+                  <wp:docPr id="1520352505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503230957" name="Picture"/>
+                          <pic:cNvPr id="1520352505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553764807" name="Picture">
+                        <wp:docPr id="1762123327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553764807" name="Picture"/>
+                                <pic:cNvPr id="1762123327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872751712" name="Picture">
+                  <wp:docPr id="1179770514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872751712" name="Picture"/>
+                          <pic:cNvPr id="1179770514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209034159" name="Picture">
+                  <wp:docPr id="760921485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209034159" name="Picture"/>
+                          <pic:cNvPr id="760921485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682906150" name="Picture">
+                  <wp:docPr id="1452106083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682906150" name="Picture"/>
+                          <pic:cNvPr id="1452106083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734387054" name="Picture">
+                  <wp:docPr id="1755402439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734387054" name="Picture"/>
+                          <pic:cNvPr id="1755402439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513873797" name="Picture">
+                  <wp:docPr id="1227953225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513873797" name="Picture"/>
+                          <pic:cNvPr id="1227953225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839412205" name="Picture">
+                  <wp:docPr id="1419168275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839412205" name="Picture"/>
+                          <pic:cNvPr id="1419168275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268462162" name="Picture">
+                        <wp:docPr id="604288792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268462162" name="Picture"/>
+                                <pic:cNvPr id="604288792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434391867" name="Picture">
+                  <wp:docPr id="1243119085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434391867" name="Picture"/>
+                          <pic:cNvPr id="1243119085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389813212" name="Picture">
+                  <wp:docPr id="767303335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389813212" name="Picture"/>
+                          <pic:cNvPr id="767303335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266598781" name="Picture">
+                  <wp:docPr id="621001758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266598781" name="Picture"/>
+                          <pic:cNvPr id="621001758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44232740" name="Picture">
+                  <wp:docPr id="747231701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44232740" name="Picture"/>
+                          <pic:cNvPr id="747231701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979162975" name="Picture">
+                  <wp:docPr id="1628283845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979162975" name="Picture"/>
+                          <pic:cNvPr id="1628283845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45900,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211101623" name="Picture">
+                  <wp:docPr id="1498808502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211101623" name="Picture"/>
+                          <pic:cNvPr id="1498808502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>