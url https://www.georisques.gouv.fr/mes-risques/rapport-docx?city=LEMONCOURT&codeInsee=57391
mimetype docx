--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252649913" name="Picture">
+                  <wp:docPr id="2018831774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252649913" name="Picture"/>
+                          <pic:cNvPr id="2018831774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229705962" name="Picture">
+                  <wp:docPr id="852761932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229705962" name="Picture"/>
+                          <pic:cNvPr id="852761932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124257419" name="Picture">
+                        <wp:docPr id="58092955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124257419" name="Picture"/>
+                                <pic:cNvPr id="58092955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334162722" name="Picture">
+                  <wp:docPr id="1408885168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334162722" name="Picture"/>
+                          <pic:cNvPr id="1408885168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472354342" name="Picture">
+                  <wp:docPr id="1145753777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472354342" name="Picture"/>
+                          <pic:cNvPr id="1145753777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342463449" name="Picture">
+                  <wp:docPr id="306162770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342463449" name="Picture"/>
+                          <pic:cNvPr id="306162770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271021275" name="Picture">
+                  <wp:docPr id="817551861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271021275" name="Picture"/>
+                          <pic:cNvPr id="817551861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338401690" name="Picture">
+                  <wp:docPr id="1182890547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338401690" name="Picture"/>
+                          <pic:cNvPr id="1182890547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1221981942" name="Picture">
+                        <wp:docPr id="190395598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1221981942" name="Picture"/>
+                                <pic:cNvPr id="190395598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1624216534" name="Picture">
+                        <wp:docPr id="11141332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1624216534" name="Picture"/>
+                                <pic:cNvPr id="11141332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594818444" name="Picture">
+                        <wp:docPr id="599195981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594818444" name="Picture"/>
+                                <pic:cNvPr id="599195981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547867762" name="Picture">
+                        <wp:docPr id="225757163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547867762" name="Picture"/>
+                                <pic:cNvPr id="225757163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084511534" name="Picture">
+                        <wp:docPr id="2013797357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084511534" name="Picture"/>
+                                <pic:cNvPr id="2013797357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1087295435" name="Picture">
+                        <wp:docPr id="791261174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1087295435" name="Picture"/>
+                                <pic:cNvPr id="791261174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500263433" name="Picture">
+                        <wp:docPr id="791786181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500263433" name="Picture"/>
+                                <pic:cNvPr id="791786181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846218604" name="Picture">
+                        <wp:docPr id="332467750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846218604" name="Picture"/>
+                                <pic:cNvPr id="332467750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="811909963" name="Picture">
+                        <wp:docPr id="941807519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="811909963" name="Picture"/>
+                                <pic:cNvPr id="941807519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144105272" name="Picture">
+                        <wp:docPr id="1337900271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144105272" name="Picture"/>
+                                <pic:cNvPr id="1337900271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693273215" name="Picture">
+                        <wp:docPr id="305886952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693273215" name="Picture"/>
+                                <pic:cNvPr id="305886952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048111070" name="Picture">
+                        <wp:docPr id="1613453264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048111070" name="Picture"/>
+                                <pic:cNvPr id="1613453264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456179670" name="Picture">
+                  <wp:docPr id="972145236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456179670" name="Picture"/>
+                          <pic:cNvPr id="972145236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92855140" name="Picture">
+                  <wp:docPr id="1718843332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92855140" name="Picture"/>
+                          <pic:cNvPr id="1718843332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970838055" name="Picture">
+                  <wp:docPr id="211468170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970838055" name="Picture"/>
+                          <pic:cNvPr id="211468170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724076062" name="Picture">
+                  <wp:docPr id="365884437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724076062" name="Picture"/>
+                          <pic:cNvPr id="365884437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567289988" name="Picture">
+                  <wp:docPr id="893274145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567289988" name="Picture"/>
+                          <pic:cNvPr id="893274145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715575653" name="Picture">
+                  <wp:docPr id="555193000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715575653" name="Picture"/>
+                          <pic:cNvPr id="555193000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1705223445" name="Picture">
+                        <wp:docPr id="855979305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1705223445" name="Picture"/>
+                                <pic:cNvPr id="855979305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010669719" name="Picture">
+                        <wp:docPr id="535443252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010669719" name="Picture"/>
+                                <pic:cNvPr id="535443252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816299661" name="Picture">
+                  <wp:docPr id="1285107349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816299661" name="Picture"/>
+                          <pic:cNvPr id="1285107349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99466639" name="Picture">
+                  <wp:docPr id="1893248176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99466639" name="Picture"/>
+                          <pic:cNvPr id="1893248176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430545541" name="Picture">
+                  <wp:docPr id="1044735496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430545541" name="Picture"/>
+                          <pic:cNvPr id="1044735496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136696530" name="Picture">
+                  <wp:docPr id="1620169487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136696530" name="Picture"/>
+                          <pic:cNvPr id="1620169487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571673944" name="Picture">
+                  <wp:docPr id="409001215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571673944" name="Picture"/>
+                          <pic:cNvPr id="409001215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438666820" name="Picture">
+                  <wp:docPr id="244046180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438666820" name="Picture"/>
+                          <pic:cNvPr id="244046180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454298796" name="Picture">
+                        <wp:docPr id="1174339843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454298796" name="Picture"/>
+                                <pic:cNvPr id="1174339843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24510,57 +24510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678250621" name="Picture">
+                  <wp:docPr id="1087710223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678250621" name="Picture"/>
+                          <pic:cNvPr id="1087710223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24599,57 +24599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217366814" name="Picture">
+                  <wp:docPr id="130596398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217366814" name="Picture"/>
+                          <pic:cNvPr id="130596398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25279,57 +25279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511384144" name="Picture">
+                  <wp:docPr id="1515539921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511384144" name="Picture"/>
+                          <pic:cNvPr id="1515539921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26340,57 +26340,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935249784" name="Picture">
+                  <wp:docPr id="920144419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935249784" name="Picture"/>
+                          <pic:cNvPr id="920144419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26443,57 +26443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617924699" name="Picture">
+                  <wp:docPr id="365188421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617924699" name="Picture"/>
+                          <pic:cNvPr id="365188421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27901,57 +27901,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010557146" name="Picture">
+                  <wp:docPr id="1801543652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010557146" name="Picture"/>
+                          <pic:cNvPr id="1801543652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29098,57 +29098,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="97970188" name="Picture">
+                        <wp:docPr id="867863311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="97970188" name="Picture"/>
+                                <pic:cNvPr id="867863311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31268,57 +31268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597795317" name="Picture">
+                  <wp:docPr id="1290703578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597795317" name="Picture"/>
+                          <pic:cNvPr id="1290703578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31357,57 +31357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751996000" name="Picture">
+                  <wp:docPr id="2127452883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751996000" name="Picture"/>
+                          <pic:cNvPr id="2127452883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32001,57 +32001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519473022" name="Picture">
+                  <wp:docPr id="432755958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519473022" name="Picture"/>
+                          <pic:cNvPr id="432755958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363730183" name="Picture">
+                  <wp:docPr id="2006002983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363730183" name="Picture"/>
+                          <pic:cNvPr id="2006002983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33102,57 +33102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035917040" name="Picture">
+                  <wp:docPr id="287481240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035917040" name="Picture"/>
+                          <pic:cNvPr id="287481240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34479,57 +34479,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427885335" name="Picture">
+                  <wp:docPr id="303430865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427885335" name="Picture"/>
+                          <pic:cNvPr id="303430865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35622,57 +35622,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888021239" name="Picture">
+                        <wp:docPr id="2121813779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888021239" name="Picture"/>
+                                <pic:cNvPr id="2121813779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36843,57 +36843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070995588" name="Picture">
+                  <wp:docPr id="1136056185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070995588" name="Picture"/>
+                          <pic:cNvPr id="1136056185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36914,57 +36914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388390423" name="Picture">
+                  <wp:docPr id="669431444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388390423" name="Picture"/>
+                          <pic:cNvPr id="669431444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37328,57 +37328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464208344" name="Picture">
+                  <wp:docPr id="1793109148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464208344" name="Picture"/>
+                          <pic:cNvPr id="1793109148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>