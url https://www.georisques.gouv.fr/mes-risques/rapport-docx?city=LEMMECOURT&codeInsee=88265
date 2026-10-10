--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813559098" name="Picture">
+                  <wp:docPr id="1395526608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813559098" name="Picture"/>
+                          <pic:cNvPr id="1395526608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60736507" name="Picture">
+                  <wp:docPr id="2095138689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60736507" name="Picture"/>
+                          <pic:cNvPr id="2095138689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20292566" name="Picture">
+                        <wp:docPr id="2120212412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20292566" name="Picture"/>
+                                <pic:cNvPr id="2120212412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023499074" name="Picture">
+                  <wp:docPr id="8429461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023499074" name="Picture"/>
+                          <pic:cNvPr id="8429461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385182968" name="Picture">
+                  <wp:docPr id="1680919822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385182968" name="Picture"/>
+                          <pic:cNvPr id="1680919822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673232343" name="Picture">
+                  <wp:docPr id="707123317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673232343" name="Picture"/>
+                          <pic:cNvPr id="707123317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593487182" name="Picture">
+                  <wp:docPr id="630826993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593487182" name="Picture"/>
+                          <pic:cNvPr id="630826993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699569943" name="Picture">
+                  <wp:docPr id="1943475374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699569943" name="Picture"/>
+                          <pic:cNvPr id="1943475374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976014643" name="Picture">
+                        <wp:docPr id="590667808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976014643" name="Picture"/>
+                                <pic:cNvPr id="590667808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233337649" name="Picture">
+                        <wp:docPr id="1448695273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233337649" name="Picture"/>
+                                <pic:cNvPr id="1448695273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775349879" name="Picture">
+                        <wp:docPr id="1176322212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775349879" name="Picture"/>
+                                <pic:cNvPr id="1176322212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548178086" name="Picture">
+                        <wp:docPr id="1218967211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548178086" name="Picture"/>
+                                <pic:cNvPr id="1218967211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243312999" name="Picture">
+                        <wp:docPr id="991186226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243312999" name="Picture"/>
+                                <pic:cNvPr id="991186226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047907048" name="Picture">
+                        <wp:docPr id="1302173945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047907048" name="Picture"/>
+                                <pic:cNvPr id="1302173945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1408519980" name="Picture">
+                        <wp:docPr id="791130689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1408519980" name="Picture"/>
+                                <pic:cNvPr id="791130689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1219866907" name="Picture">
+                        <wp:docPr id="1302570258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1219866907" name="Picture"/>
+                                <pic:cNvPr id="1302570258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813158214" name="Picture">
+                        <wp:docPr id="224161941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813158214" name="Picture"/>
+                                <pic:cNvPr id="224161941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138408582" name="Picture">
+                        <wp:docPr id="1230861342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138408582" name="Picture"/>
+                                <pic:cNvPr id="1230861342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197910364" name="Picture">
+                        <wp:docPr id="2066124371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197910364" name="Picture"/>
+                                <pic:cNvPr id="2066124371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1105479241" name="Picture">
+                        <wp:docPr id="1560737973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1105479241" name="Picture"/>
+                                <pic:cNvPr id="1560737973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588100539" name="Picture">
+                        <wp:docPr id="256609817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588100539" name="Picture"/>
+                                <pic:cNvPr id="256609817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112082660" name="Picture">
+                        <wp:docPr id="653792456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112082660" name="Picture"/>
+                                <pic:cNvPr id="653792456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887062139" name="Picture">
+                        <wp:docPr id="1267736553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887062139" name="Picture"/>
+                                <pic:cNvPr id="1267736553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971618304" name="Picture">
+                  <wp:docPr id="628116421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971618304" name="Picture"/>
+                          <pic:cNvPr id="628116421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955847946" name="Picture">
+                  <wp:docPr id="1423624304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955847946" name="Picture"/>
+                          <pic:cNvPr id="1423624304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959369702" name="Picture">
+                  <wp:docPr id="1379011213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959369702" name="Picture"/>
+                          <pic:cNvPr id="1379011213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373013718" name="Picture">
+                  <wp:docPr id="1341981623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373013718" name="Picture"/>
+                          <pic:cNvPr id="1341981623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213609916" name="Picture">
+                  <wp:docPr id="1372472601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213609916" name="Picture"/>
+                          <pic:cNvPr id="1372472601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137290960" name="Picture">
+                  <wp:docPr id="597218840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137290960" name="Picture"/>
+                          <pic:cNvPr id="597218840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072081633" name="Picture">
+                        <wp:docPr id="1213498632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072081633" name="Picture"/>
+                                <pic:cNvPr id="1213498632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292393721" name="Picture">
+                  <wp:docPr id="1145091631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292393721" name="Picture"/>
+                          <pic:cNvPr id="1145091631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796199845" name="Picture">
+                  <wp:docPr id="1385781895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796199845" name="Picture"/>
+                          <pic:cNvPr id="1385781895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630854023" name="Picture">
+                  <wp:docPr id="1040836889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630854023" name="Picture"/>
+                          <pic:cNvPr id="1040836889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142318087" name="Picture">
+                  <wp:docPr id="1405041861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142318087" name="Picture"/>
+                          <pic:cNvPr id="1405041861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128229199" name="Picture">
+                  <wp:docPr id="102745135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128229199" name="Picture"/>
+                          <pic:cNvPr id="102745135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200018714" name="Picture">
+                  <wp:docPr id="1117204898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200018714" name="Picture"/>
+                          <pic:cNvPr id="1117204898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288341776" name="Picture">
+                        <wp:docPr id="1376486771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288341776" name="Picture"/>
+                                <pic:cNvPr id="1376486771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904842802" name="Picture">
+                  <wp:docPr id="707629727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904842802" name="Picture"/>
+                          <pic:cNvPr id="707629727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992743971" name="Picture">
+                  <wp:docPr id="420471152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992743971" name="Picture"/>
+                          <pic:cNvPr id="420471152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476502399" name="Picture">
+                  <wp:docPr id="1225436917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476502399" name="Picture"/>
+                          <pic:cNvPr id="1225436917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,61 +26589,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541214000" name="Picture">
+                  <wp:docPr id="636958411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541214000" name="Picture"/>
+                          <pic:cNvPr id="636958411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_25.jpg"/>
+                          <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438955588" name="Picture">
+                  <wp:docPr id="979271845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438955588" name="Picture"/>
+                          <pic:cNvPr id="979271845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27999,236 +27999,625 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="3580"/>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...93 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les types de risques mouvements de terrain à ma commune:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2269418" name="Picture">
+                  <wp:docPr id="287942237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2269418" name="Picture"/>
+                          <pic:cNvPr id="287942237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_24.png"/>
+                          <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="200"/>
+              <w:gridCol w:w="5480"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Affaissements et effondrements d'origine anthropique (anciennes carrières souterraines, hors mines) : Cavités souterraines formées naturellement, générant des vides dont les toits sont susceptibles de rompre subitement</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="460"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="2580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -29363,61 +29752,61 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391920981" name="Picture">
+                        <wp:docPr id="360906110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391920981" name="Picture"/>
+                                <pic:cNvPr id="360906110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="img_0_4_12_2.png"/>
+                                <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -31552,57 +31941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876879461" name="Picture">
+                  <wp:docPr id="1940454398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876879461" name="Picture"/>
+                          <pic:cNvPr id="1940454398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +32012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294985256" name="Picture">
+                  <wp:docPr id="1656681777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294985256" name="Picture"/>
+                          <pic:cNvPr id="1656681777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663257975" name="Picture">
+                  <wp:docPr id="1616219413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663257975" name="Picture"/>
+                          <pic:cNvPr id="1616219413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33639,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679975032" name="Picture">
+                  <wp:docPr id="1887803117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679975032" name="Picture"/>
+                          <pic:cNvPr id="1887803117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450579432" name="Picture">
+                  <wp:docPr id="1703408305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450579432" name="Picture"/>
+                          <pic:cNvPr id="1703408305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +34372,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032922879" name="Picture">
+                  <wp:docPr id="695658033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032922879" name="Picture"/>
+                          <pic:cNvPr id="695658033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +35370,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074629423" name="Picture">
+                  <wp:docPr id="570467706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074629423" name="Picture"/>
+                          <pic:cNvPr id="570467706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884796753" name="Picture">
+                  <wp:docPr id="1070491193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884796753" name="Picture"/>
+                          <pic:cNvPr id="1070491193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36850,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644064524" name="Picture">
+                  <wp:docPr id="1925680780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644064524" name="Picture"/>
+                          <pic:cNvPr id="1925680780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37993,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13573734" name="Picture">
+                        <wp:docPr id="2027823491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13573734" name="Picture"/>
+                                <pic:cNvPr id="2027823491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +39354,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002410166" name="Picture">
+                  <wp:docPr id="916677626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002410166" name="Picture"/>
+                          <pic:cNvPr id="916677626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267812972" name="Picture">
+                  <wp:docPr id="784679604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267812972" name="Picture"/>
+                          <pic:cNvPr id="784679604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +40087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620959186" name="Picture">
+                  <wp:docPr id="341212140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620959186" name="Picture"/>
+                          <pic:cNvPr id="341212140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +41085,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187633894" name="Picture">
+                  <wp:docPr id="1653396941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187633894" name="Picture"/>
+                          <pic:cNvPr id="1653396941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +41188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478801926" name="Picture">
+                  <wp:docPr id="1701575969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478801926" name="Picture"/>
+                          <pic:cNvPr id="1701575969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42565,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470939440" name="Picture">
+                  <wp:docPr id="1174404273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470939440" name="Picture"/>
+                          <pic:cNvPr id="1174404273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664121104" name="Picture">
+                        <wp:docPr id="532974306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664121104" name="Picture"/>
+                                <pic:cNvPr id="532974306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875455653" name="Picture">
+                  <wp:docPr id="627369951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875455653" name="Picture"/>
+                          <pic:cNvPr id="627369951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +45000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289558900" name="Picture">
+                  <wp:docPr id="1719564794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289558900" name="Picture"/>
+                          <pic:cNvPr id="1719564794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929911667" name="Picture">
+                  <wp:docPr id="705132621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929911667" name="Picture"/>
+                          <pic:cNvPr id="705132621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45842,54 +46231,54 @@
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
  <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
- <Relationship Id="img_0_4_25.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_25.jpg"/>
+ <Relationship Id="img_0_4_27.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_27.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
- <Relationship Id="img_0_4_24.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_24.png"/>
- <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
+ <Relationship Id="img_0_4_26.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_26.png"/>
+ <Relationship Id="img_0_4_14_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14_2.png"/>
  <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
  <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
  <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
  <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>