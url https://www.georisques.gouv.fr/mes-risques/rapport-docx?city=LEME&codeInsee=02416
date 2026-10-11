--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994583485" name="Picture">
+                  <wp:docPr id="700431818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994583485" name="Picture"/>
+                          <pic:cNvPr id="700431818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087897688" name="Picture">
+                  <wp:docPr id="541231039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087897688" name="Picture"/>
+                          <pic:cNvPr id="541231039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410271052" name="Picture">
+                        <wp:docPr id="1420673070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410271052" name="Picture"/>
+                                <pic:cNvPr id="1420673070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411283788" name="Picture">
+                  <wp:docPr id="1964316353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411283788" name="Picture"/>
+                          <pic:cNvPr id="1964316353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961568143" name="Picture">
+                  <wp:docPr id="1161280180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961568143" name="Picture"/>
+                          <pic:cNvPr id="1161280180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89842063" name="Picture">
+                  <wp:docPr id="1962947218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89842063" name="Picture"/>
+                          <pic:cNvPr id="1962947218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555267231" name="Picture">
+                  <wp:docPr id="1488246261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555267231" name="Picture"/>
+                          <pic:cNvPr id="1488246261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99117196" name="Picture">
+                  <wp:docPr id="2016393288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99117196" name="Picture"/>
+                          <pic:cNvPr id="2016393288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938452878" name="Picture">
+                        <wp:docPr id="439564721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938452878" name="Picture"/>
+                                <pic:cNvPr id="439564721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63197844" name="Picture">
+                        <wp:docPr id="1169305126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63197844" name="Picture"/>
+                                <pic:cNvPr id="1169305126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910542033" name="Picture">
+                        <wp:docPr id="772861518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910542033" name="Picture"/>
+                                <pic:cNvPr id="772861518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445309453" name="Picture">
+                        <wp:docPr id="505968338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445309453" name="Picture"/>
+                                <pic:cNvPr id="505968338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455049319" name="Picture">
+                        <wp:docPr id="2033892141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455049319" name="Picture"/>
+                                <pic:cNvPr id="2033892141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398385311" name="Picture">
+                        <wp:docPr id="1851059266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398385311" name="Picture"/>
+                                <pic:cNvPr id="1851059266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548356608" name="Picture">
+                        <wp:docPr id="1497484689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548356608" name="Picture"/>
+                                <pic:cNvPr id="1497484689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878955342" name="Picture">
+                        <wp:docPr id="1809136627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878955342" name="Picture"/>
+                                <pic:cNvPr id="1809136627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956884727" name="Picture">
+                        <wp:docPr id="1195386281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956884727" name="Picture"/>
+                                <pic:cNvPr id="1195386281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014887144" name="Picture">
+                        <wp:docPr id="373854777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014887144" name="Picture"/>
+                                <pic:cNvPr id="373854777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2050251518" name="Picture">
+                        <wp:docPr id="1304388344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2050251518" name="Picture"/>
+                                <pic:cNvPr id="1304388344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385039299" name="Picture">
+                        <wp:docPr id="329338526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385039299" name="Picture"/>
+                                <pic:cNvPr id="329338526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259346266" name="Picture">
+                        <wp:docPr id="530882954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259346266" name="Picture"/>
+                                <pic:cNvPr id="530882954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924469741" name="Picture">
+                        <wp:docPr id="1438557766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924469741" name="Picture"/>
+                                <pic:cNvPr id="1438557766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129565303" name="Picture">
+                        <wp:docPr id="443107769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129565303" name="Picture"/>
+                                <pic:cNvPr id="443107769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256606981" name="Picture">
+                  <wp:docPr id="276860072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256606981" name="Picture"/>
+                          <pic:cNvPr id="276860072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16059979" name="Picture">
+                  <wp:docPr id="1791926420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16059979" name="Picture"/>
+                          <pic:cNvPr id="1791926420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999520048" name="Picture">
+                  <wp:docPr id="618839132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999520048" name="Picture"/>
+                          <pic:cNvPr id="618839132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731140954" name="Picture">
+                  <wp:docPr id="102749485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731140954" name="Picture"/>
+                          <pic:cNvPr id="102749485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126085441" name="Picture">
+                  <wp:docPr id="66370468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126085441" name="Picture"/>
+                          <pic:cNvPr id="66370468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675804648" name="Picture">
+                  <wp:docPr id="41707688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675804648" name="Picture"/>
+                          <pic:cNvPr id="41707688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133925075" name="Picture">
+                        <wp:docPr id="1253697049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133925075" name="Picture"/>
+                                <pic:cNvPr id="1253697049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782345180" name="Picture">
+                  <wp:docPr id="1803490915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782345180" name="Picture"/>
+                          <pic:cNvPr id="1803490915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345466691" name="Picture">
+                  <wp:docPr id="1239986457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345466691" name="Picture"/>
+                          <pic:cNvPr id="1239986457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341249554" name="Picture">
+                  <wp:docPr id="1290018579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341249554" name="Picture"/>
+                          <pic:cNvPr id="1290018579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514945653" name="Picture">
+                  <wp:docPr id="742788071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514945653" name="Picture"/>
+                          <pic:cNvPr id="742788071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866402810" name="Picture">
+                  <wp:docPr id="1943168855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866402810" name="Picture"/>
+                          <pic:cNvPr id="1943168855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548927543" name="Picture">
+                  <wp:docPr id="1766256752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548927543" name="Picture"/>
+                          <pic:cNvPr id="1766256752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484678748" name="Picture">
+                        <wp:docPr id="1506863475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484678748" name="Picture"/>
+                                <pic:cNvPr id="1506863475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59419063" name="Picture">
+                  <wp:docPr id="130762569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59419063" name="Picture"/>
+                          <pic:cNvPr id="130762569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432975207" name="Picture">
+                  <wp:docPr id="1719698404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432975207" name="Picture"/>
+                          <pic:cNvPr id="1719698404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102441675" name="Picture">
+                  <wp:docPr id="2048323305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102441675" name="Picture"/>
+                          <pic:cNvPr id="2048323305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168252424" name="Picture">
+                  <wp:docPr id="1788662029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168252424" name="Picture"/>
+                          <pic:cNvPr id="1788662029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92450711" name="Picture">
+                  <wp:docPr id="1195954498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92450711" name="Picture"/>
+                          <pic:cNvPr id="1195954498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910054320" name="Picture">
+                  <wp:docPr id="1058418735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910054320" name="Picture"/>
+                          <pic:cNvPr id="1058418735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777144494" name="Picture">
+                        <wp:docPr id="1896873445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777144494" name="Picture"/>
+                                <pic:cNvPr id="1896873445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764051440" name="Picture">
+                  <wp:docPr id="2140552355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764051440" name="Picture"/>
+                          <pic:cNvPr id="2140552355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236865970" name="Picture">
+                  <wp:docPr id="1752563787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236865970" name="Picture"/>
+                          <pic:cNvPr id="1752563787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300608435" name="Picture">
+                  <wp:docPr id="1887170485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300608435" name="Picture"/>
+                          <pic:cNvPr id="1887170485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124990700" name="Picture">
+                  <wp:docPr id="399296464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124990700" name="Picture"/>
+                          <pic:cNvPr id="399296464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741321602" name="Picture">
+                  <wp:docPr id="115172355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741321602" name="Picture"/>
+                          <pic:cNvPr id="115172355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129209679" name="Picture">
+                  <wp:docPr id="1142176389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129209679" name="Picture"/>
+                          <pic:cNvPr id="1142176389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726958549" name="Picture">
+                        <wp:docPr id="707087899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726958549" name="Picture"/>
+                                <pic:cNvPr id="707087899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502788715" name="Picture">
+                  <wp:docPr id="1698251716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502788715" name="Picture"/>
+                          <pic:cNvPr id="1698251716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447548069" name="Picture">
+                  <wp:docPr id="1710005486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447548069" name="Picture"/>
+                          <pic:cNvPr id="1710005486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227740594" name="Picture">
+                  <wp:docPr id="787060562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227740594" name="Picture"/>
+                          <pic:cNvPr id="787060562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209605060" name="Picture">
+                  <wp:docPr id="1425787779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209605060" name="Picture"/>
+                          <pic:cNvPr id="1425787779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757787609" name="Picture">
+                  <wp:docPr id="1063612167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757787609" name="Picture"/>
+                          <pic:cNvPr id="1063612167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272148362" name="Picture">
+                  <wp:docPr id="94496243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272148362" name="Picture"/>
+                          <pic:cNvPr id="94496243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515434174" name="Picture">
+                  <wp:docPr id="1884958070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515434174" name="Picture"/>
+                          <pic:cNvPr id="1884958070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929831884" name="Picture">
+                  <wp:docPr id="1402374871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929831884" name="Picture"/>
+                          <pic:cNvPr id="1402374871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043624907" name="Picture">
+                  <wp:docPr id="1114103743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043624907" name="Picture"/>
+                          <pic:cNvPr id="1114103743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>