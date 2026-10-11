--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294316510" name="Picture">
+                  <wp:docPr id="767964500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294316510" name="Picture"/>
+                          <pic:cNvPr id="767964500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612143894" name="Picture">
+                  <wp:docPr id="1073009218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612143894" name="Picture"/>
+                          <pic:cNvPr id="1073009218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443452953" name="Picture">
+                        <wp:docPr id="1248444958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443452953" name="Picture"/>
+                                <pic:cNvPr id="1248444958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175858179" name="Picture">
+                  <wp:docPr id="2008720855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175858179" name="Picture"/>
+                          <pic:cNvPr id="2008720855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372120093" name="Picture">
+                  <wp:docPr id="848275019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372120093" name="Picture"/>
+                          <pic:cNvPr id="848275019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980697582" name="Picture">
+                  <wp:docPr id="639393897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980697582" name="Picture"/>
+                          <pic:cNvPr id="639393897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815377111" name="Picture">
+                  <wp:docPr id="1299303690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815377111" name="Picture"/>
+                          <pic:cNvPr id="1299303690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802699957" name="Picture">
+                  <wp:docPr id="809823174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802699957" name="Picture"/>
+                          <pic:cNvPr id="809823174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536264891" name="Picture">
+                        <wp:docPr id="1700234273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536264891" name="Picture"/>
+                                <pic:cNvPr id="1700234273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916915207" name="Picture">
+                        <wp:docPr id="1571798823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916915207" name="Picture"/>
+                                <pic:cNvPr id="1571798823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098520586" name="Picture">
+                        <wp:docPr id="407690376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098520586" name="Picture"/>
+                                <pic:cNvPr id="407690376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224761003" name="Picture">
+                        <wp:docPr id="1785720594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224761003" name="Picture"/>
+                                <pic:cNvPr id="1785720594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="721314229" name="Picture">
+                        <wp:docPr id="687249649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="721314229" name="Picture"/>
+                                <pic:cNvPr id="687249649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529658233" name="Picture">
+                        <wp:docPr id="1339617191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529658233" name="Picture"/>
+                                <pic:cNvPr id="1339617191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880324206" name="Picture">
+                        <wp:docPr id="23452740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880324206" name="Picture"/>
+                                <pic:cNvPr id="23452740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610987081" name="Picture">
+                        <wp:docPr id="104670280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610987081" name="Picture"/>
+                                <pic:cNvPr id="104670280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2041218332" name="Picture">
+                        <wp:docPr id="2068281388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2041218332" name="Picture"/>
+                                <pic:cNvPr id="2068281388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552560684" name="Picture">
+                        <wp:docPr id="2058813730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552560684" name="Picture"/>
+                                <pic:cNvPr id="2058813730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587032168" name="Picture">
+                        <wp:docPr id="1093605792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587032168" name="Picture"/>
+                                <pic:cNvPr id="1093605792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498382955" name="Picture">
+                        <wp:docPr id="1866261595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498382955" name="Picture"/>
+                                <pic:cNvPr id="1866261595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121233042" name="Picture">
+                        <wp:docPr id="1327917659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121233042" name="Picture"/>
+                                <pic:cNvPr id="1327917659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577052982" name="Picture">
+                        <wp:docPr id="407168381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577052982" name="Picture"/>
+                                <pic:cNvPr id="407168381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="579958426" name="Picture">
+                        <wp:docPr id="1155236455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="579958426" name="Picture"/>
+                                <pic:cNvPr id="1155236455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987580570" name="Picture">
+                        <wp:docPr id="1677115078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987580570" name="Picture"/>
+                                <pic:cNvPr id="1677115078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731162726" name="Picture">
+                        <wp:docPr id="373247914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731162726" name="Picture"/>
+                                <pic:cNvPr id="373247914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="766202798" name="Picture">
+                        <wp:docPr id="976960176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="766202798" name="Picture"/>
+                                <pic:cNvPr id="976960176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021459768" name="Picture">
+                  <wp:docPr id="1156221667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021459768" name="Picture"/>
+                          <pic:cNvPr id="1156221667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944962572" name="Picture">
+                  <wp:docPr id="2041678760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944962572" name="Picture"/>
+                          <pic:cNvPr id="2041678760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548188941" name="Picture">
+                  <wp:docPr id="2032271427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548188941" name="Picture"/>
+                          <pic:cNvPr id="2032271427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675494293" name="Picture">
+                  <wp:docPr id="93570357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675494293" name="Picture"/>
+                          <pic:cNvPr id="93570357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781655173" name="Picture">
+                  <wp:docPr id="1909315916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781655173" name="Picture"/>
+                          <pic:cNvPr id="1909315916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436079905" name="Picture">
+                  <wp:docPr id="1981483074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436079905" name="Picture"/>
+                          <pic:cNvPr id="1981483074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032800609" name="Picture">
+                        <wp:docPr id="1684520079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032800609" name="Picture"/>
+                                <pic:cNvPr id="1684520079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551163085" name="Picture">
+                  <wp:docPr id="1886531134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551163085" name="Picture"/>
+                          <pic:cNvPr id="1886531134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749659412" name="Picture">
+                  <wp:docPr id="1564070618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749659412" name="Picture"/>
+                          <pic:cNvPr id="1564070618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806525857" name="Picture">
+                  <wp:docPr id="73637430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806525857" name="Picture"/>
+                          <pic:cNvPr id="73637430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005126112" name="Picture">
+                  <wp:docPr id="1679949681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005126112" name="Picture"/>
+                          <pic:cNvPr id="1679949681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061697698" name="Picture">
+                  <wp:docPr id="240804693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061697698" name="Picture"/>
+                          <pic:cNvPr id="240804693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171412502" name="Picture">
+                  <wp:docPr id="889418361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171412502" name="Picture"/>
+                          <pic:cNvPr id="889418361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900493301" name="Picture">
+                        <wp:docPr id="593808293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900493301" name="Picture"/>
+                                <pic:cNvPr id="593808293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202085111" name="Picture">
+                  <wp:docPr id="232449290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202085111" name="Picture"/>
+                          <pic:cNvPr id="232449290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117485564" name="Picture">
+                  <wp:docPr id="2087105891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117485564" name="Picture"/>
+                          <pic:cNvPr id="2087105891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435495657" name="Picture">
+                  <wp:docPr id="1359326523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435495657" name="Picture"/>
+                          <pic:cNvPr id="1359326523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579900444" name="Picture">
+                  <wp:docPr id="617156973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579900444" name="Picture"/>
+                          <pic:cNvPr id="617156973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686241338" name="Picture">
+                  <wp:docPr id="1606250090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686241338" name="Picture"/>
+                          <pic:cNvPr id="1606250090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665773928" name="Picture">
+                  <wp:docPr id="1107949221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665773928" name="Picture"/>
+                          <pic:cNvPr id="1107949221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2109853630" name="Picture">
+                        <wp:docPr id="174154916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2109853630" name="Picture"/>
+                                <pic:cNvPr id="174154916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763683529" name="Picture">
+                  <wp:docPr id="131078035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763683529" name="Picture"/>
+                          <pic:cNvPr id="131078035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368121203" name="Picture">
+                  <wp:docPr id="1773670231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368121203" name="Picture"/>
+                          <pic:cNvPr id="1773670231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592626598" name="Picture">
+                  <wp:docPr id="1497028968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592626598" name="Picture"/>
+                          <pic:cNvPr id="1497028968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667379868" name="Picture">
+                  <wp:docPr id="1598909861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667379868" name="Picture"/>
+                          <pic:cNvPr id="1598909861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922762169" name="Picture">
+                  <wp:docPr id="1572971784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922762169" name="Picture"/>
+                          <pic:cNvPr id="1572971784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965793959" name="Picture">
+                  <wp:docPr id="1382645995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965793959" name="Picture"/>
+                          <pic:cNvPr id="1382645995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460560958" name="Picture">
+                        <wp:docPr id="2046499144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460560958" name="Picture"/>
+                                <pic:cNvPr id="2046499144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605629463" name="Picture">
+                  <wp:docPr id="1728819268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605629463" name="Picture"/>
+                          <pic:cNvPr id="1728819268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380204489" name="Picture">
+                  <wp:docPr id="1634668576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380204489" name="Picture"/>
+                          <pic:cNvPr id="1634668576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24804650" name="Picture">
+                  <wp:docPr id="1717601813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24804650" name="Picture"/>
+                          <pic:cNvPr id="1717601813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835548413" name="Picture">
+                  <wp:docPr id="1176511597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835548413" name="Picture"/>
+                          <pic:cNvPr id="1176511597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602307270" name="Picture">
+                  <wp:docPr id="1430795923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602307270" name="Picture"/>
+                          <pic:cNvPr id="1430795923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213329395" name="Picture">
+                  <wp:docPr id="1295592083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213329395" name="Picture"/>
+                          <pic:cNvPr id="1295592083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390905299" name="Picture">
+                  <wp:docPr id="335384329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390905299" name="Picture"/>
+                          <pic:cNvPr id="335384329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344661182" name="Picture">
+                  <wp:docPr id="395592279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344661182" name="Picture"/>
+                          <pic:cNvPr id="395592279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411913868" name="Picture">
+                  <wp:docPr id="1159667845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411913868" name="Picture"/>
+                          <pic:cNvPr id="1159667845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827454700" name="Picture">
+                  <wp:docPr id="1032132392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827454700" name="Picture"/>
+                          <pic:cNvPr id="1032132392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018650283" name="Picture">
+                  <wp:docPr id="349428267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018650283" name="Picture"/>
+                          <pic:cNvPr id="349428267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916453025" name="Picture">
+                  <wp:docPr id="2114683654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916453025" name="Picture"/>
+                          <pic:cNvPr id="2114683654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142323185" name="Picture">
+                  <wp:docPr id="1731506331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142323185" name="Picture"/>
+                          <pic:cNvPr id="1731506331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080372206" name="Picture">
+                  <wp:docPr id="436509836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080372206" name="Picture"/>
+                          <pic:cNvPr id="436509836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602791374" name="Picture">
+                  <wp:docPr id="1222532234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602791374" name="Picture"/>
+                          <pic:cNvPr id="1222532234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>