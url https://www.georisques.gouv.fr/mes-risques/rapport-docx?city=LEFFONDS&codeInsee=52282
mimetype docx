--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767964500" name="Picture">
+                  <wp:docPr id="1455106906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767964500" name="Picture"/>
+                          <pic:cNvPr id="1455106906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073009218" name="Picture">
+                  <wp:docPr id="1500089103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073009218" name="Picture"/>
+                          <pic:cNvPr id="1500089103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248444958" name="Picture">
+                        <wp:docPr id="1439916322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248444958" name="Picture"/>
+                                <pic:cNvPr id="1439916322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008720855" name="Picture">
+                  <wp:docPr id="1418290253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008720855" name="Picture"/>
+                          <pic:cNvPr id="1418290253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848275019" name="Picture">
+                  <wp:docPr id="1592783808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848275019" name="Picture"/>
+                          <pic:cNvPr id="1592783808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639393897" name="Picture">
+                  <wp:docPr id="287178733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639393897" name="Picture"/>
+                          <pic:cNvPr id="287178733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299303690" name="Picture">
+                  <wp:docPr id="627361008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299303690" name="Picture"/>
+                          <pic:cNvPr id="627361008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809823174" name="Picture">
+                  <wp:docPr id="1889334275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809823174" name="Picture"/>
+                          <pic:cNvPr id="1889334275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700234273" name="Picture">
+                        <wp:docPr id="66958491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700234273" name="Picture"/>
+                                <pic:cNvPr id="66958491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571798823" name="Picture">
+                        <wp:docPr id="1098523885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571798823" name="Picture"/>
+                                <pic:cNvPr id="1098523885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407690376" name="Picture">
+                        <wp:docPr id="1430119789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407690376" name="Picture"/>
+                                <pic:cNvPr id="1430119789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785720594" name="Picture">
+                        <wp:docPr id="900434114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785720594" name="Picture"/>
+                                <pic:cNvPr id="900434114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687249649" name="Picture">
+                        <wp:docPr id="1433885320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687249649" name="Picture"/>
+                                <pic:cNvPr id="1433885320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339617191" name="Picture">
+                        <wp:docPr id="1935413102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339617191" name="Picture"/>
+                                <pic:cNvPr id="1935413102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23452740" name="Picture">
+                        <wp:docPr id="1339198509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23452740" name="Picture"/>
+                                <pic:cNvPr id="1339198509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104670280" name="Picture">
+                        <wp:docPr id="363009154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104670280" name="Picture"/>
+                                <pic:cNvPr id="363009154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068281388" name="Picture">
+                        <wp:docPr id="956956351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068281388" name="Picture"/>
+                                <pic:cNvPr id="956956351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058813730" name="Picture">
+                        <wp:docPr id="1241219356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058813730" name="Picture"/>
+                                <pic:cNvPr id="1241219356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093605792" name="Picture">
+                        <wp:docPr id="745288424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093605792" name="Picture"/>
+                                <pic:cNvPr id="745288424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866261595" name="Picture">
+                        <wp:docPr id="1374466880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866261595" name="Picture"/>
+                                <pic:cNvPr id="1374466880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1327917659" name="Picture">
+                        <wp:docPr id="640808063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1327917659" name="Picture"/>
+                                <pic:cNvPr id="640808063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407168381" name="Picture">
+                        <wp:docPr id="142647658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407168381" name="Picture"/>
+                                <pic:cNvPr id="142647658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155236455" name="Picture">
+                        <wp:docPr id="1784532237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155236455" name="Picture"/>
+                                <pic:cNvPr id="1784532237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677115078" name="Picture">
+                        <wp:docPr id="2102644539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677115078" name="Picture"/>
+                                <pic:cNvPr id="2102644539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="373247914" name="Picture">
+                        <wp:docPr id="415001066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="373247914" name="Picture"/>
+                                <pic:cNvPr id="415001066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976960176" name="Picture">
+                        <wp:docPr id="2076684507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976960176" name="Picture"/>
+                                <pic:cNvPr id="2076684507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156221667" name="Picture">
+                  <wp:docPr id="778575822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156221667" name="Picture"/>
+                          <pic:cNvPr id="778575822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041678760" name="Picture">
+                  <wp:docPr id="1855902873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041678760" name="Picture"/>
+                          <pic:cNvPr id="1855902873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032271427" name="Picture">
+                  <wp:docPr id="2012946462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032271427" name="Picture"/>
+                          <pic:cNvPr id="2012946462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93570357" name="Picture">
+                  <wp:docPr id="1699461704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93570357" name="Picture"/>
+                          <pic:cNvPr id="1699461704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909315916" name="Picture">
+                  <wp:docPr id="1985902622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909315916" name="Picture"/>
+                          <pic:cNvPr id="1985902622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981483074" name="Picture">
+                  <wp:docPr id="646658827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981483074" name="Picture"/>
+                          <pic:cNvPr id="646658827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684520079" name="Picture">
+                        <wp:docPr id="1805584976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684520079" name="Picture"/>
+                                <pic:cNvPr id="1805584976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886531134" name="Picture">
+                  <wp:docPr id="1965023571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886531134" name="Picture"/>
+                          <pic:cNvPr id="1965023571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564070618" name="Picture">
+                  <wp:docPr id="1415962323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564070618" name="Picture"/>
+                          <pic:cNvPr id="1415962323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73637430" name="Picture">
+                  <wp:docPr id="1195082629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73637430" name="Picture"/>
+                          <pic:cNvPr id="1195082629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679949681" name="Picture">
+                  <wp:docPr id="718242154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679949681" name="Picture"/>
+                          <pic:cNvPr id="718242154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240804693" name="Picture">
+                  <wp:docPr id="1596974941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240804693" name="Picture"/>
+                          <pic:cNvPr id="1596974941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889418361" name="Picture">
+                  <wp:docPr id="1553010599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889418361" name="Picture"/>
+                          <pic:cNvPr id="1553010599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="593808293" name="Picture">
+                        <wp:docPr id="1132476934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="593808293" name="Picture"/>
+                                <pic:cNvPr id="1132476934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232449290" name="Picture">
+                  <wp:docPr id="389605862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232449290" name="Picture"/>
+                          <pic:cNvPr id="389605862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087105891" name="Picture">
+                  <wp:docPr id="1033262958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087105891" name="Picture"/>
+                          <pic:cNvPr id="1033262958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359326523" name="Picture">
+                  <wp:docPr id="2081968912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359326523" name="Picture"/>
+                          <pic:cNvPr id="2081968912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617156973" name="Picture">
+                  <wp:docPr id="836844696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617156973" name="Picture"/>
+                          <pic:cNvPr id="836844696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606250090" name="Picture">
+                  <wp:docPr id="2126104277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606250090" name="Picture"/>
+                          <pic:cNvPr id="2126104277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107949221" name="Picture">
+                  <wp:docPr id="2048612180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107949221" name="Picture"/>
+                          <pic:cNvPr id="2048612180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174154916" name="Picture">
+                        <wp:docPr id="668059981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174154916" name="Picture"/>
+                                <pic:cNvPr id="668059981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131078035" name="Picture">
+                  <wp:docPr id="122723092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131078035" name="Picture"/>
+                          <pic:cNvPr id="122723092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773670231" name="Picture">
+                  <wp:docPr id="1750514587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773670231" name="Picture"/>
+                          <pic:cNvPr id="1750514587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497028968" name="Picture">
+                  <wp:docPr id="1688340808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497028968" name="Picture"/>
+                          <pic:cNvPr id="1688340808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598909861" name="Picture">
+                  <wp:docPr id="729128091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598909861" name="Picture"/>
+                          <pic:cNvPr id="729128091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572971784" name="Picture">
+                  <wp:docPr id="684140588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572971784" name="Picture"/>
+                          <pic:cNvPr id="684140588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382645995" name="Picture">
+                  <wp:docPr id="1588036502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382645995" name="Picture"/>
+                          <pic:cNvPr id="1588036502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2046499144" name="Picture">
+                        <wp:docPr id="1167388438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2046499144" name="Picture"/>
+                                <pic:cNvPr id="1167388438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728819268" name="Picture">
+                  <wp:docPr id="667778817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728819268" name="Picture"/>
+                          <pic:cNvPr id="667778817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634668576" name="Picture">
+                  <wp:docPr id="1778457784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634668576" name="Picture"/>
+                          <pic:cNvPr id="1778457784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717601813" name="Picture">
+                  <wp:docPr id="840166098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717601813" name="Picture"/>
+                          <pic:cNvPr id="840166098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176511597" name="Picture">
+                  <wp:docPr id="1767072287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176511597" name="Picture"/>
+                          <pic:cNvPr id="1767072287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430795923" name="Picture">
+                  <wp:docPr id="959559543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430795923" name="Picture"/>
+                          <pic:cNvPr id="959559543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295592083" name="Picture">
+                  <wp:docPr id="1557093175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295592083" name="Picture"/>
+                          <pic:cNvPr id="1557093175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335384329" name="Picture">
+                  <wp:docPr id="2131842708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335384329" name="Picture"/>
+                          <pic:cNvPr id="2131842708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395592279" name="Picture">
+                  <wp:docPr id="1495383202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395592279" name="Picture"/>
+                          <pic:cNvPr id="1495383202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159667845" name="Picture">
+                  <wp:docPr id="1058544949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159667845" name="Picture"/>
+                          <pic:cNvPr id="1058544949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032132392" name="Picture">
+                  <wp:docPr id="26436195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032132392" name="Picture"/>
+                          <pic:cNvPr id="26436195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349428267" name="Picture">
+                  <wp:docPr id="33522219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349428267" name="Picture"/>
+                          <pic:cNvPr id="33522219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114683654" name="Picture">
+                  <wp:docPr id="1291204292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114683654" name="Picture"/>
+                          <pic:cNvPr id="1291204292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731506331" name="Picture">
+                  <wp:docPr id="2088168045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731506331" name="Picture"/>
+                          <pic:cNvPr id="2088168045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436509836" name="Picture">
+                  <wp:docPr id="340124264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436509836" name="Picture"/>
+                          <pic:cNvPr id="340124264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222532234" name="Picture">
+                  <wp:docPr id="1810712056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222532234" name="Picture"/>
+                          <pic:cNvPr id="1810712056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>