--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345526620" name="Picture">
+                  <wp:docPr id="454327316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345526620" name="Picture"/>
+                          <pic:cNvPr id="454327316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841327660" name="Picture">
+                  <wp:docPr id="1847355664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841327660" name="Picture"/>
+                          <pic:cNvPr id="1847355664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894867030" name="Picture">
+                        <wp:docPr id="2114830860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894867030" name="Picture"/>
+                                <pic:cNvPr id="2114830860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626434826" name="Picture">
+                  <wp:docPr id="1655118912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626434826" name="Picture"/>
+                          <pic:cNvPr id="1655118912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370372345" name="Picture">
+                  <wp:docPr id="1560947558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370372345" name="Picture"/>
+                          <pic:cNvPr id="1560947558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732214850" name="Picture">
+                  <wp:docPr id="1930710185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732214850" name="Picture"/>
+                          <pic:cNvPr id="1930710185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450064266" name="Picture">
+                  <wp:docPr id="1313643335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450064266" name="Picture"/>
+                          <pic:cNvPr id="1313643335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786868273" name="Picture">
+                  <wp:docPr id="1870424797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786868273" name="Picture"/>
+                          <pic:cNvPr id="1870424797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582941819" name="Picture">
+                        <wp:docPr id="202950369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582941819" name="Picture"/>
+                                <pic:cNvPr id="202950369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877221188" name="Picture">
+                        <wp:docPr id="1814911806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877221188" name="Picture"/>
+                                <pic:cNvPr id="1814911806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238525976" name="Picture">
+                        <wp:docPr id="657488845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238525976" name="Picture"/>
+                                <pic:cNvPr id="657488845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670733352" name="Picture">
+                        <wp:docPr id="2107098350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670733352" name="Picture"/>
+                                <pic:cNvPr id="2107098350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="926569181" name="Picture">
+                        <wp:docPr id="19899784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="926569181" name="Picture"/>
+                                <pic:cNvPr id="19899784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244158577" name="Picture">
+                        <wp:docPr id="1245779485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244158577" name="Picture"/>
+                                <pic:cNvPr id="1245779485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096337566" name="Picture">
+                        <wp:docPr id="1277338630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096337566" name="Picture"/>
+                                <pic:cNvPr id="1277338630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482188625" name="Picture">
+                        <wp:docPr id="184662890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482188625" name="Picture"/>
+                                <pic:cNvPr id="184662890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497299927" name="Picture">
+                        <wp:docPr id="568439804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497299927" name="Picture"/>
+                                <pic:cNvPr id="568439804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="280419853" name="Picture">
+                        <wp:docPr id="765600132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="280419853" name="Picture"/>
+                                <pic:cNvPr id="765600132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013124457" name="Picture">
+                        <wp:docPr id="1745930170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013124457" name="Picture"/>
+                                <pic:cNvPr id="1745930170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="153979337" name="Picture">
+                        <wp:docPr id="1059202914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="153979337" name="Picture"/>
+                                <pic:cNvPr id="1059202914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168884484" name="Picture">
+                  <wp:docPr id="1604738830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168884484" name="Picture"/>
+                          <pic:cNvPr id="1604738830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789628813" name="Picture">
+                  <wp:docPr id="1126186989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789628813" name="Picture"/>
+                          <pic:cNvPr id="1126186989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093479702" name="Picture">
+                  <wp:docPr id="1602324193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093479702" name="Picture"/>
+                          <pic:cNvPr id="1602324193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341575474" name="Picture">
+                  <wp:docPr id="2092802026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341575474" name="Picture"/>
+                          <pic:cNvPr id="2092802026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978579741" name="Picture">
+                  <wp:docPr id="1736735559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978579741" name="Picture"/>
+                          <pic:cNvPr id="1736735559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832204425" name="Picture">
+                  <wp:docPr id="846058089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832204425" name="Picture"/>
+                          <pic:cNvPr id="846058089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447746143" name="Picture">
+                        <wp:docPr id="1645585459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447746143" name="Picture"/>
+                                <pic:cNvPr id="1645585459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409797988" name="Picture">
+                        <wp:docPr id="1363070041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409797988" name="Picture"/>
+                                <pic:cNvPr id="1363070041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655903027" name="Picture">
+                  <wp:docPr id="2093224861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655903027" name="Picture"/>
+                          <pic:cNvPr id="2093224861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372186747" name="Picture">
+                  <wp:docPr id="2062122559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372186747" name="Picture"/>
+                          <pic:cNvPr id="2062122559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084146997" name="Picture">
+                  <wp:docPr id="1569859903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084146997" name="Picture"/>
+                          <pic:cNvPr id="1569859903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491213648" name="Picture">
+                  <wp:docPr id="2006329352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491213648" name="Picture"/>
+                          <pic:cNvPr id="2006329352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003533611" name="Picture">
+                  <wp:docPr id="1240404004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003533611" name="Picture"/>
+                          <pic:cNvPr id="1240404004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356669504" name="Picture">
+                  <wp:docPr id="1700896174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356669504" name="Picture"/>
+                          <pic:cNvPr id="1700896174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23095,57 +23095,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350272914" name="Picture">
+                        <wp:docPr id="693870150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350272914" name="Picture"/>
+                                <pic:cNvPr id="693870150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24484,57 +24484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467762053" name="Picture">
+                  <wp:docPr id="1086253614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467762053" name="Picture"/>
+                          <pic:cNvPr id="1086253614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24573,57 +24573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433364448" name="Picture">
+                  <wp:docPr id="1788079927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433364448" name="Picture"/>
+                          <pic:cNvPr id="1788079927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25217,57 +25217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567990928" name="Picture">
+                  <wp:docPr id="388605151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567990928" name="Picture"/>
+                          <pic:cNvPr id="388605151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622328856" name="Picture">
+                  <wp:docPr id="894660055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622328856" name="Picture"/>
+                          <pic:cNvPr id="894660055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26318,57 +26318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620894770" name="Picture">
+                  <wp:docPr id="2124259144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620894770" name="Picture"/>
+                          <pic:cNvPr id="2124259144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27695,57 +27695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199982380" name="Picture">
+                  <wp:docPr id="367576546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199982380" name="Picture"/>
+                          <pic:cNvPr id="367576546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28838,57 +28838,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650941260" name="Picture">
+                        <wp:docPr id="165608789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650941260" name="Picture"/>
+                                <pic:cNvPr id="165608789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30199,57 +30199,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850742833" name="Picture">
+                  <wp:docPr id="1523252825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850742833" name="Picture"/>
+                          <pic:cNvPr id="1523252825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30288,57 +30288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869088365" name="Picture">
+                  <wp:docPr id="910506471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869088365" name="Picture"/>
+                          <pic:cNvPr id="910506471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30932,57 +30932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121464763" name="Picture">
+                  <wp:docPr id="907667112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121464763" name="Picture"/>
+                          <pic:cNvPr id="907667112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759801587" name="Picture">
+                  <wp:docPr id="2007634370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759801587" name="Picture"/>
+                          <pic:cNvPr id="2007634370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32033,57 +32033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12622025" name="Picture">
+                  <wp:docPr id="1392998877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12622025" name="Picture"/>
+                          <pic:cNvPr id="1392998877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33410,57 +33410,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702566971" name="Picture">
+                  <wp:docPr id="1776802257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702566971" name="Picture"/>
+                          <pic:cNvPr id="1776802257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34553,57 +34553,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991309282" name="Picture">
+                        <wp:docPr id="790933519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991309282" name="Picture"/>
+                                <pic:cNvPr id="790933519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35774,57 +35774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567228549" name="Picture">
+                  <wp:docPr id="2019220843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567228549" name="Picture"/>
+                          <pic:cNvPr id="2019220843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35845,57 +35845,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689883223" name="Picture">
+                  <wp:docPr id="1296852293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689883223" name="Picture"/>
+                          <pic:cNvPr id="1296852293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36259,57 +36259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073017090" name="Picture">
+                  <wp:docPr id="644490408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073017090" name="Picture"/>
+                          <pic:cNvPr id="644490408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>