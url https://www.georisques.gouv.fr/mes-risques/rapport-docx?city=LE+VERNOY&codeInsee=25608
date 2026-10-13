--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378080408" name="Picture">
+                  <wp:docPr id="934238563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378080408" name="Picture"/>
+                          <pic:cNvPr id="934238563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010059603" name="Picture">
+                  <wp:docPr id="1074050157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010059603" name="Picture"/>
+                          <pic:cNvPr id="1074050157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1572349937" name="Picture">
+                        <wp:docPr id="76991803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1572349937" name="Picture"/>
+                                <pic:cNvPr id="76991803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115214773" name="Picture">
+                  <wp:docPr id="1729698104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115214773" name="Picture"/>
+                          <pic:cNvPr id="1729698104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191948846" name="Picture">
+                  <wp:docPr id="523148781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191948846" name="Picture"/>
+                          <pic:cNvPr id="523148781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280903136" name="Picture">
+                  <wp:docPr id="437330176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280903136" name="Picture"/>
+                          <pic:cNvPr id="437330176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341618628" name="Picture">
+                  <wp:docPr id="1503150525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341618628" name="Picture"/>
+                          <pic:cNvPr id="1503150525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972990907" name="Picture">
+                  <wp:docPr id="507129049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972990907" name="Picture"/>
+                          <pic:cNvPr id="507129049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="76266928" name="Picture">
+                        <wp:docPr id="1367366664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="76266928" name="Picture"/>
+                                <pic:cNvPr id="1367366664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="252205781" name="Picture">
+                        <wp:docPr id="238867098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="252205781" name="Picture"/>
+                                <pic:cNvPr id="238867098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925712339" name="Picture">
+                        <wp:docPr id="2093714643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925712339" name="Picture"/>
+                                <pic:cNvPr id="2093714643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="650430631" name="Picture">
+                        <wp:docPr id="1762061411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="650430631" name="Picture"/>
+                                <pic:cNvPr id="1762061411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491346502" name="Picture">
+                        <wp:docPr id="1104637426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491346502" name="Picture"/>
+                                <pic:cNvPr id="1104637426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104698456" name="Picture">
+                        <wp:docPr id="356806987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104698456" name="Picture"/>
+                                <pic:cNvPr id="356806987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619203142" name="Picture">
+                        <wp:docPr id="428665159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619203142" name="Picture"/>
+                                <pic:cNvPr id="428665159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1470377138" name="Picture">
+                        <wp:docPr id="1643190845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1470377138" name="Picture"/>
+                                <pic:cNvPr id="1643190845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="283493278" name="Picture">
+                        <wp:docPr id="1050001249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="283493278" name="Picture"/>
+                                <pic:cNvPr id="1050001249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383070419" name="Picture">
+                        <wp:docPr id="1162822652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383070419" name="Picture"/>
+                                <pic:cNvPr id="1162822652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2042534066" name="Picture">
+                        <wp:docPr id="307424797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2042534066" name="Picture"/>
+                                <pic:cNvPr id="307424797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="515193774" name="Picture">
+                        <wp:docPr id="1159187179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="515193774" name="Picture"/>
+                                <pic:cNvPr id="1159187179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818862447" name="Picture">
+                        <wp:docPr id="595238405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818862447" name="Picture"/>
+                                <pic:cNvPr id="595238405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190762964" name="Picture">
+                        <wp:docPr id="496392352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190762964" name="Picture"/>
+                                <pic:cNvPr id="496392352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98120871" name="Picture">
+                        <wp:docPr id="37740248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98120871" name="Picture"/>
+                                <pic:cNvPr id="37740248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="413324044" name="Picture">
+                        <wp:docPr id="1706870905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="413324044" name="Picture"/>
+                                <pic:cNvPr id="1706870905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="833242066" name="Picture">
+                        <wp:docPr id="293965209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="833242066" name="Picture"/>
+                                <pic:cNvPr id="293965209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884353972" name="Picture">
+                        <wp:docPr id="2038225565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884353972" name="Picture"/>
+                                <pic:cNvPr id="2038225565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710514906" name="Picture">
+                  <wp:docPr id="201720664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710514906" name="Picture"/>
+                          <pic:cNvPr id="201720664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115806600" name="Picture">
+                  <wp:docPr id="513701414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115806600" name="Picture"/>
+                          <pic:cNvPr id="513701414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631577508" name="Picture">
+                  <wp:docPr id="1569803044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631577508" name="Picture"/>
+                          <pic:cNvPr id="1569803044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566317282" name="Picture">
+                  <wp:docPr id="1182300352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566317282" name="Picture"/>
+                          <pic:cNvPr id="1182300352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656203341" name="Picture">
+                  <wp:docPr id="1259153018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656203341" name="Picture"/>
+                          <pic:cNvPr id="1259153018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137973200" name="Picture">
+                  <wp:docPr id="290561085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137973200" name="Picture"/>
+                          <pic:cNvPr id="290561085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="925348914" name="Picture">
+                        <wp:docPr id="624586483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="925348914" name="Picture"/>
+                                <pic:cNvPr id="624586483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509293095" name="Picture">
+                  <wp:docPr id="1444362559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509293095" name="Picture"/>
+                          <pic:cNvPr id="1444362559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920850386" name="Picture">
+                  <wp:docPr id="1181921842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920850386" name="Picture"/>
+                          <pic:cNvPr id="1181921842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029086091" name="Picture">
+                  <wp:docPr id="818483705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029086091" name="Picture"/>
+                          <pic:cNvPr id="818483705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713800153" name="Picture">
+                  <wp:docPr id="1806286669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713800153" name="Picture"/>
+                          <pic:cNvPr id="1806286669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835504050" name="Picture">
+                  <wp:docPr id="1195698291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835504050" name="Picture"/>
+                          <pic:cNvPr id="1195698291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244325258" name="Picture">
+                  <wp:docPr id="878064401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244325258" name="Picture"/>
+                          <pic:cNvPr id="878064401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922533373" name="Picture">
+                        <wp:docPr id="987107091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922533373" name="Picture"/>
+                                <pic:cNvPr id="987107091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193609721" name="Picture">
+                        <wp:docPr id="162152986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193609721" name="Picture"/>
+                                <pic:cNvPr id="162152986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342181813" name="Picture">
+                  <wp:docPr id="59669163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342181813" name="Picture"/>
+                          <pic:cNvPr id="59669163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666308722" name="Picture">
+                  <wp:docPr id="1293813295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666308722" name="Picture"/>
+                          <pic:cNvPr id="1293813295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340657234" name="Picture">
+                  <wp:docPr id="1545141155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340657234" name="Picture"/>
+                          <pic:cNvPr id="1545141155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783111772" name="Picture">
+                  <wp:docPr id="409698174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783111772" name="Picture"/>
+                          <pic:cNvPr id="409698174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680066393" name="Picture">
+                  <wp:docPr id="270119348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680066393" name="Picture"/>
+                          <pic:cNvPr id="270119348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139821737" name="Picture">
+                  <wp:docPr id="1834855868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139821737" name="Picture"/>
+                          <pic:cNvPr id="1834855868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462120358" name="Picture">
+                        <wp:docPr id="1000134546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462120358" name="Picture"/>
+                                <pic:cNvPr id="1000134546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524623226" name="Picture">
+                  <wp:docPr id="1001176336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524623226" name="Picture"/>
+                          <pic:cNvPr id="1001176336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038116858" name="Picture">
+                  <wp:docPr id="713340530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038116858" name="Picture"/>
+                          <pic:cNvPr id="713340530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789451234" name="Picture">
+                  <wp:docPr id="1289970975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789451234" name="Picture"/>
+                          <pic:cNvPr id="1289970975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500964993" name="Picture">
+                  <wp:docPr id="1980091232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500964993" name="Picture"/>
+                          <pic:cNvPr id="1980091232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891554296" name="Picture">
+                  <wp:docPr id="791865680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891554296" name="Picture"/>
+                          <pic:cNvPr id="791865680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072512427" name="Picture">
+                  <wp:docPr id="319358142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072512427" name="Picture"/>
+                          <pic:cNvPr id="319358142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082305690" name="Picture">
+                        <wp:docPr id="1222561242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082305690" name="Picture"/>
+                                <pic:cNvPr id="1222561242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064404094" name="Picture">
+                  <wp:docPr id="329849995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064404094" name="Picture"/>
+                          <pic:cNvPr id="329849995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544608774" name="Picture">
+                  <wp:docPr id="1883033407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544608774" name="Picture"/>
+                          <pic:cNvPr id="1883033407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323092758" name="Picture">
+                  <wp:docPr id="80818140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323092758" name="Picture"/>
+                          <pic:cNvPr id="80818140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528568480" name="Picture">
+                  <wp:docPr id="1010127512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528568480" name="Picture"/>
+                          <pic:cNvPr id="1010127512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518715820" name="Picture">
+                  <wp:docPr id="259712820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518715820" name="Picture"/>
+                          <pic:cNvPr id="259712820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194902644" name="Picture">
+                  <wp:docPr id="1732671655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194902644" name="Picture"/>
+                          <pic:cNvPr id="1732671655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539920811" name="Picture">
+                  <wp:docPr id="2054089627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539920811" name="Picture"/>
+                          <pic:cNvPr id="2054089627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141148032" name="Picture">
+                  <wp:docPr id="775501617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141148032" name="Picture"/>
+                          <pic:cNvPr id="775501617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897904792" name="Picture">
+                  <wp:docPr id="2050059850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897904792" name="Picture"/>
+                          <pic:cNvPr id="2050059850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734850865" name="Picture">
+                  <wp:docPr id="1018119680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734850865" name="Picture"/>
+                          <pic:cNvPr id="1018119680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965155562" name="Picture">
+                  <wp:docPr id="1892220481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965155562" name="Picture"/>
+                          <pic:cNvPr id="1892220481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45640,51 +45640,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947371634" name="Picture">
+                  <wp:docPr id="968907171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947371634" name="Picture"/>
+                          <pic:cNvPr id="968907171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130393917" name="Picture">
+                  <wp:docPr id="710249990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130393917" name="Picture"/>
+                          <pic:cNvPr id="710249990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945720449" name="Picture">
+                  <wp:docPr id="1647312245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945720449" name="Picture"/>
+                          <pic:cNvPr id="1647312245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049444200" name="Picture">
+                  <wp:docPr id="1281009147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049444200" name="Picture"/>
+                          <pic:cNvPr id="1281009147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48656,51 +48656,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -48836,50 +48836,366 @@
             <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité principale</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3847823" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3847823</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3847822" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3847822</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -49184,51 +49500,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="exact" w:val="10140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>