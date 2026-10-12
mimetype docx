--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633385360" name="Picture">
+                  <wp:docPr id="1009238860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633385360" name="Picture"/>
+                          <pic:cNvPr id="1009238860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888945008" name="Picture">
+                  <wp:docPr id="350189594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888945008" name="Picture"/>
+                          <pic:cNvPr id="350189594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235243519" name="Picture">
+                        <wp:docPr id="1943858049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235243519" name="Picture"/>
+                                <pic:cNvPr id="1943858049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567953480" name="Picture">
+                  <wp:docPr id="684947837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567953480" name="Picture"/>
+                          <pic:cNvPr id="684947837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131118876" name="Picture">
+                  <wp:docPr id="1123732300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131118876" name="Picture"/>
+                          <pic:cNvPr id="1123732300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083316940" name="Picture">
+                  <wp:docPr id="537900750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083316940" name="Picture"/>
+                          <pic:cNvPr id="537900750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543851934" name="Picture">
+                  <wp:docPr id="899608256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543851934" name="Picture"/>
+                          <pic:cNvPr id="899608256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535355432" name="Picture">
+                  <wp:docPr id="1903258313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535355432" name="Picture"/>
+                          <pic:cNvPr id="1903258313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1685876924" name="Picture">
+                        <wp:docPr id="828623935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1685876924" name="Picture"/>
+                                <pic:cNvPr id="828623935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305885787" name="Picture">
+                        <wp:docPr id="1950882096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305885787" name="Picture"/>
+                                <pic:cNvPr id="1950882096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284421430" name="Picture">
+                        <wp:docPr id="1241733030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284421430" name="Picture"/>
+                                <pic:cNvPr id="1241733030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1990250332" name="Picture">
+                        <wp:docPr id="1868376406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1990250332" name="Picture"/>
+                                <pic:cNvPr id="1868376406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055389958" name="Picture">
+                        <wp:docPr id="524269278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055389958" name="Picture"/>
+                                <pic:cNvPr id="524269278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577955176" name="Picture">
+                        <wp:docPr id="277024491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577955176" name="Picture"/>
+                                <pic:cNvPr id="277024491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1390289631" name="Picture">
+                        <wp:docPr id="281043666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1390289631" name="Picture"/>
+                                <pic:cNvPr id="281043666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031782857" name="Picture">
+                        <wp:docPr id="1067685947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031782857" name="Picture"/>
+                                <pic:cNvPr id="1067685947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536122504" name="Picture">
+                        <wp:docPr id="569507145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536122504" name="Picture"/>
+                                <pic:cNvPr id="569507145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864250308" name="Picture">
+                        <wp:docPr id="1914033521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864250308" name="Picture"/>
+                                <pic:cNvPr id="1914033521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1101855287" name="Picture">
+                        <wp:docPr id="1187593362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1101855287" name="Picture"/>
+                                <pic:cNvPr id="1187593362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="620407454" name="Picture">
+                        <wp:docPr id="2028220798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="620407454" name="Picture"/>
+                                <pic:cNvPr id="2028220798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262816851" name="Picture">
+                  <wp:docPr id="695321176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262816851" name="Picture"/>
+                          <pic:cNvPr id="695321176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108395583" name="Picture">
+                  <wp:docPr id="1097301808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108395583" name="Picture"/>
+                          <pic:cNvPr id="1097301808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632074090" name="Picture">
+                  <wp:docPr id="123423226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632074090" name="Picture"/>
+                          <pic:cNvPr id="123423226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210107999" name="Picture">
+                  <wp:docPr id="1359468359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210107999" name="Picture"/>
+                          <pic:cNvPr id="1359468359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582094823" name="Picture">
+                  <wp:docPr id="1830228193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582094823" name="Picture"/>
+                          <pic:cNvPr id="1830228193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317577999" name="Picture">
+                  <wp:docPr id="1931642597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317577999" name="Picture"/>
+                          <pic:cNvPr id="1931642597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16269,57 +16269,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228974227" name="Picture">
+                        <wp:docPr id="1699932660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228974227" name="Picture"/>
+                                <pic:cNvPr id="1699932660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17244,57 +17244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960749727" name="Picture">
+                        <wp:docPr id="630277294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960749727" name="Picture"/>
+                                <pic:cNvPr id="630277294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18643,57 +18643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193639725" name="Picture">
+                  <wp:docPr id="1400973004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193639725" name="Picture"/>
+                          <pic:cNvPr id="1400973004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18732,57 +18732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540169259" name="Picture">
+                  <wp:docPr id="1954409233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540169259" name="Picture"/>
+                          <pic:cNvPr id="1954409233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19385,57 +19385,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530812114" name="Picture">
+                  <wp:docPr id="1043497368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530812114" name="Picture"/>
+                          <pic:cNvPr id="1043497368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20410,57 +20410,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962829705" name="Picture">
+                  <wp:docPr id="288773549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962829705" name="Picture"/>
+                          <pic:cNvPr id="288773549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20513,57 +20513,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114442899" name="Picture">
+                  <wp:docPr id="1082004879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114442899" name="Picture"/>
+                          <pic:cNvPr id="1082004879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21842,57 +21842,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367202501" name="Picture">
+                  <wp:docPr id="1977111235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367202501" name="Picture"/>
+                          <pic:cNvPr id="1977111235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23485,57 +23485,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999530908" name="Picture">
+                        <wp:docPr id="603140285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999530908" name="Picture"/>
+                                <pic:cNvPr id="603140285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25369,57 +25369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9704368" name="Picture">
+                  <wp:docPr id="653576235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9704368" name="Picture"/>
+                          <pic:cNvPr id="653576235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25458,57 +25458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688500904" name="Picture">
+                  <wp:docPr id="1426226736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688500904" name="Picture"/>
+                          <pic:cNvPr id="1426226736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26102,57 +26102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333061644" name="Picture">
+                  <wp:docPr id="1498479103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333061644" name="Picture"/>
+                          <pic:cNvPr id="1498479103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27100,57 +27100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526326171" name="Picture">
+                  <wp:docPr id="2057651337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526326171" name="Picture"/>
+                          <pic:cNvPr id="2057651337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27203,57 +27203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621267501" name="Picture">
+                  <wp:docPr id="13538672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621267501" name="Picture"/>
+                          <pic:cNvPr id="13538672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28580,57 +28580,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756388224" name="Picture">
+                  <wp:docPr id="1881194006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756388224" name="Picture"/>
+                          <pic:cNvPr id="1881194006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29723,57 +29723,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815089294" name="Picture">
+                        <wp:docPr id="1034259811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815089294" name="Picture"/>
+                                <pic:cNvPr id="1034259811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31084,57 +31084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822958221" name="Picture">
+                  <wp:docPr id="1207981263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822958221" name="Picture"/>
+                          <pic:cNvPr id="1207981263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31173,57 +31173,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151666969" name="Picture">
+                  <wp:docPr id="1119360960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151666969" name="Picture"/>
+                          <pic:cNvPr id="1119360960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31817,57 +31817,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855429991" name="Picture">
+                  <wp:docPr id="1641645370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855429991" name="Picture"/>
+                          <pic:cNvPr id="1641645370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32815,57 +32815,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505134941" name="Picture">
+                  <wp:docPr id="1407491015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505134941" name="Picture"/>
+                          <pic:cNvPr id="1407491015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32918,57 +32918,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330397282" name="Picture">
+                  <wp:docPr id="2077771869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330397282" name="Picture"/>
+                          <pic:cNvPr id="2077771869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34295,57 +34295,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099117438" name="Picture">
+                  <wp:docPr id="1075046461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099117438" name="Picture"/>
+                          <pic:cNvPr id="1075046461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35438,57 +35438,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329161403" name="Picture">
+                        <wp:docPr id="1098879260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329161403" name="Picture"/>
+                                <pic:cNvPr id="1098879260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36709,57 +36709,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649029872" name="Picture">
+                  <wp:docPr id="504545072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649029872" name="Picture"/>
+                          <pic:cNvPr id="504545072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36789,57 +36789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653120363" name="Picture">
+                  <wp:docPr id="1635085977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653120363" name="Picture"/>
+                          <pic:cNvPr id="1635085977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37268,57 +37268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728704637" name="Picture">
+                  <wp:docPr id="2006170740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728704637" name="Picture"/>
+                          <pic:cNvPr id="2006170740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38913,57 +38913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797754502" name="Picture">
+                  <wp:docPr id="1712542094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797754502" name="Picture"/>
+                          <pic:cNvPr id="1712542094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38993,57 +38993,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476927037" name="Picture">
+                  <wp:docPr id="532682473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476927037" name="Picture"/>
+                          <pic:cNvPr id="532682473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39472,57 +39472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806605203" name="Picture">
+                  <wp:docPr id="535079030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806605203" name="Picture"/>
+                          <pic:cNvPr id="535079030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41347,57 +41347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924574486" name="Picture">
+                  <wp:docPr id="857944191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924574486" name="Picture"/>
+                          <pic:cNvPr id="857944191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41418,57 +41418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792523403" name="Picture">
+                  <wp:docPr id="751505324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792523403" name="Picture"/>
+                          <pic:cNvPr id="751505324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41832,57 +41832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155950347" name="Picture">
+                  <wp:docPr id="383169883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155950347" name="Picture"/>
+                          <pic:cNvPr id="383169883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>