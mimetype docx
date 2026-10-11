--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517657017" name="Picture">
+                  <wp:docPr id="1835398363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517657017" name="Picture"/>
+                          <pic:cNvPr id="1835398363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797859536" name="Picture">
+                  <wp:docPr id="1468154452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797859536" name="Picture"/>
+                          <pic:cNvPr id="1468154452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1876914264" name="Picture">
+                        <wp:docPr id="1256803781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1876914264" name="Picture"/>
+                                <pic:cNvPr id="1256803781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259239428" name="Picture">
+                  <wp:docPr id="933267733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259239428" name="Picture"/>
+                          <pic:cNvPr id="933267733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839725341" name="Picture">
+                  <wp:docPr id="553722279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839725341" name="Picture"/>
+                          <pic:cNvPr id="553722279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252347150" name="Picture">
+                  <wp:docPr id="1252501417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252347150" name="Picture"/>
+                          <pic:cNvPr id="1252501417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154365301" name="Picture">
+                  <wp:docPr id="1172288413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154365301" name="Picture"/>
+                          <pic:cNvPr id="1172288413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237828515" name="Picture">
+                  <wp:docPr id="1658829064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237828515" name="Picture"/>
+                          <pic:cNvPr id="1658829064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="296134338" name="Picture">
+                        <wp:docPr id="314664557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="296134338" name="Picture"/>
+                                <pic:cNvPr id="314664557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700346563" name="Picture">
+                        <wp:docPr id="580919607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700346563" name="Picture"/>
+                                <pic:cNvPr id="580919607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745503453" name="Picture">
+                        <wp:docPr id="311413341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745503453" name="Picture"/>
+                                <pic:cNvPr id="311413341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1120304667" name="Picture">
+                        <wp:docPr id="1488071509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1120304667" name="Picture"/>
+                                <pic:cNvPr id="1488071509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="403627915" name="Picture">
+                        <wp:docPr id="1666566554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="403627915" name="Picture"/>
+                                <pic:cNvPr id="1666566554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2011300602" name="Picture">
+                        <wp:docPr id="1161031128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2011300602" name="Picture"/>
+                                <pic:cNvPr id="1161031128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904298563" name="Picture">
+                        <wp:docPr id="605621993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904298563" name="Picture"/>
+                                <pic:cNvPr id="605621993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1805301075" name="Picture">
+                        <wp:docPr id="555649518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1805301075" name="Picture"/>
+                                <pic:cNvPr id="555649518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436964981" name="Picture">
+                        <wp:docPr id="16767163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436964981" name="Picture"/>
+                                <pic:cNvPr id="16767163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145359763" name="Picture">
+                        <wp:docPr id="1719803567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145359763" name="Picture"/>
+                                <pic:cNvPr id="1719803567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432638346" name="Picture">
+                        <wp:docPr id="1280224554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432638346" name="Picture"/>
+                                <pic:cNvPr id="1280224554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="866703870" name="Picture">
+                        <wp:docPr id="815757073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="866703870" name="Picture"/>
+                                <pic:cNvPr id="815757073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329383776" name="Picture">
+                  <wp:docPr id="1077872130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329383776" name="Picture"/>
+                          <pic:cNvPr id="1077872130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203588866" name="Picture">
+                  <wp:docPr id="437521744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203588866" name="Picture"/>
+                          <pic:cNvPr id="437521744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767111833" name="Picture">
+                  <wp:docPr id="2032347030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767111833" name="Picture"/>
+                          <pic:cNvPr id="2032347030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007945652" name="Picture">
+                  <wp:docPr id="82000995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007945652" name="Picture"/>
+                          <pic:cNvPr id="82000995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028833635" name="Picture">
+                  <wp:docPr id="641645712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028833635" name="Picture"/>
+                          <pic:cNvPr id="641645712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153364285" name="Picture">
+                  <wp:docPr id="77325297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153364285" name="Picture"/>
+                          <pic:cNvPr id="77325297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423657199" name="Picture">
+                        <wp:docPr id="448414065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423657199" name="Picture"/>
+                                <pic:cNvPr id="448414065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185327922" name="Picture">
+                  <wp:docPr id="1048394291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185327922" name="Picture"/>
+                          <pic:cNvPr id="1048394291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309862905" name="Picture">
+                  <wp:docPr id="966633217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309862905" name="Picture"/>
+                          <pic:cNvPr id="966633217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476749673" name="Picture">
+                  <wp:docPr id="1902434442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476749673" name="Picture"/>
+                          <pic:cNvPr id="1902434442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414968327" name="Picture">
+                  <wp:docPr id="424981263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414968327" name="Picture"/>
+                          <pic:cNvPr id="424981263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960931293" name="Picture">
+                  <wp:docPr id="268344600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960931293" name="Picture"/>
+                          <pic:cNvPr id="268344600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983915694" name="Picture">
+                  <wp:docPr id="372700729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983915694" name="Picture"/>
+                          <pic:cNvPr id="372700729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755157512" name="Picture">
+                        <wp:docPr id="1162249117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755157512" name="Picture"/>
+                                <pic:cNvPr id="1162249117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798587541" name="Picture">
+                        <wp:docPr id="2144327724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798587541" name="Picture"/>
+                                <pic:cNvPr id="2144327724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351320036" name="Picture">
+                  <wp:docPr id="249882147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351320036" name="Picture"/>
+                          <pic:cNvPr id="249882147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307685640" name="Picture">
+                  <wp:docPr id="954842042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307685640" name="Picture"/>
+                          <pic:cNvPr id="954842042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935467088" name="Picture">
+                  <wp:docPr id="1991653569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935467088" name="Picture"/>
+                          <pic:cNvPr id="1991653569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718327926" name="Picture">
+                  <wp:docPr id="1463098540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718327926" name="Picture"/>
+                          <pic:cNvPr id="1463098540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508510675" name="Picture">
+                  <wp:docPr id="1506333906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508510675" name="Picture"/>
+                          <pic:cNvPr id="1506333906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82538876" name="Picture">
+                  <wp:docPr id="19382831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82538876" name="Picture"/>
+                          <pic:cNvPr id="19382831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401479463" name="Picture">
+                        <wp:docPr id="2094747081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401479463" name="Picture"/>
+                                <pic:cNvPr id="2094747081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204933819" name="Picture">
+                  <wp:docPr id="1137893063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204933819" name="Picture"/>
+                          <pic:cNvPr id="1137893063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862660306" name="Picture">
+                  <wp:docPr id="1785287712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862660306" name="Picture"/>
+                          <pic:cNvPr id="1785287712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741651473" name="Picture">
+                  <wp:docPr id="1073777836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741651473" name="Picture"/>
+                          <pic:cNvPr id="1073777836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330349934" name="Picture">
+                  <wp:docPr id="677700875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330349934" name="Picture"/>
+                          <pic:cNvPr id="677700875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855418090" name="Picture">
+                  <wp:docPr id="1153845213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855418090" name="Picture"/>
+                          <pic:cNvPr id="1153845213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506413936" name="Picture">
+                  <wp:docPr id="2059863340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506413936" name="Picture"/>
+                          <pic:cNvPr id="2059863340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412438656" name="Picture">
+                        <wp:docPr id="1933181322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412438656" name="Picture"/>
+                                <pic:cNvPr id="1933181322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297627503" name="Picture">
+                  <wp:docPr id="823559332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297627503" name="Picture"/>
+                          <pic:cNvPr id="823559332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781115534" name="Picture">
+                  <wp:docPr id="2012335869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781115534" name="Picture"/>
+                          <pic:cNvPr id="2012335869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550725767" name="Picture">
+                  <wp:docPr id="1978402689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550725767" name="Picture"/>
+                          <pic:cNvPr id="1978402689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>