--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013924004" name="Picture">
+                  <wp:docPr id="782265335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013924004" name="Picture"/>
+                          <pic:cNvPr id="782265335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583679514" name="Picture">
+                  <wp:docPr id="253554065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583679514" name="Picture"/>
+                          <pic:cNvPr id="253554065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478287605" name="Picture">
+                        <wp:docPr id="2024005881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478287605" name="Picture"/>
+                                <pic:cNvPr id="2024005881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87266043" name="Picture">
+                  <wp:docPr id="1136925038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87266043" name="Picture"/>
+                          <pic:cNvPr id="1136925038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559036089" name="Picture">
+                  <wp:docPr id="1628284641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559036089" name="Picture"/>
+                          <pic:cNvPr id="1628284641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318300695" name="Picture">
+                  <wp:docPr id="466845353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318300695" name="Picture"/>
+                          <pic:cNvPr id="466845353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536898476" name="Picture">
+                  <wp:docPr id="1349032197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536898476" name="Picture"/>
+                          <pic:cNvPr id="1349032197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415960817" name="Picture">
+                  <wp:docPr id="1204438382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415960817" name="Picture"/>
+                          <pic:cNvPr id="1204438382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503770983" name="Picture">
+                        <wp:docPr id="708179842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503770983" name="Picture"/>
+                                <pic:cNvPr id="708179842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430182809" name="Picture">
+                        <wp:docPr id="1583741999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430182809" name="Picture"/>
+                                <pic:cNvPr id="1583741999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1186809756" name="Picture">
+                        <wp:docPr id="20521383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1186809756" name="Picture"/>
+                                <pic:cNvPr id="20521383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157920299" name="Picture">
+                        <wp:docPr id="1662249184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157920299" name="Picture"/>
+                                <pic:cNvPr id="1662249184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489654500" name="Picture">
+                        <wp:docPr id="676321794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489654500" name="Picture"/>
+                                <pic:cNvPr id="676321794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800173538" name="Picture">
+                        <wp:docPr id="1624126803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800173538" name="Picture"/>
+                                <pic:cNvPr id="1624126803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991163074" name="Picture">
+                        <wp:docPr id="2140238644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991163074" name="Picture"/>
+                                <pic:cNvPr id="2140238644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932464325" name="Picture">
+                        <wp:docPr id="92992367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932464325" name="Picture"/>
+                                <pic:cNvPr id="92992367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820596152" name="Picture">
+                        <wp:docPr id="217373817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820596152" name="Picture"/>
+                                <pic:cNvPr id="217373817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="9136677" name="Picture">
+                        <wp:docPr id="620254288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="9136677" name="Picture"/>
+                                <pic:cNvPr id="620254288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319514084" name="Picture">
+                        <wp:docPr id="1881992340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319514084" name="Picture"/>
+                                <pic:cNvPr id="1881992340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889800025" name="Picture">
+                        <wp:docPr id="684289791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889800025" name="Picture"/>
+                                <pic:cNvPr id="684289791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392931584" name="Picture">
+                        <wp:docPr id="2145606048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392931584" name="Picture"/>
+                                <pic:cNvPr id="2145606048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21697468" name="Picture">
+                        <wp:docPr id="620410929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21697468" name="Picture"/>
+                                <pic:cNvPr id="620410929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689128938" name="Picture">
+                        <wp:docPr id="1457291222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689128938" name="Picture"/>
+                                <pic:cNvPr id="1457291222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461370304" name="Picture">
+                  <wp:docPr id="1644269124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461370304" name="Picture"/>
+                          <pic:cNvPr id="1644269124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137943402" name="Picture">
+                  <wp:docPr id="466770071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137943402" name="Picture"/>
+                          <pic:cNvPr id="466770071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058899380" name="Picture">
+                  <wp:docPr id="838492334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058899380" name="Picture"/>
+                          <pic:cNvPr id="838492334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624911430" name="Picture">
+                  <wp:docPr id="1156753827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624911430" name="Picture"/>
+                          <pic:cNvPr id="1156753827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862441406" name="Picture">
+                  <wp:docPr id="541033981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862441406" name="Picture"/>
+                          <pic:cNvPr id="541033981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938551713" name="Picture">
+                  <wp:docPr id="2002345676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938551713" name="Picture"/>
+                          <pic:cNvPr id="2002345676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435888381" name="Picture">
+                        <wp:docPr id="239702821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435888381" name="Picture"/>
+                                <pic:cNvPr id="239702821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144786711" name="Picture">
+                  <wp:docPr id="665361975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144786711" name="Picture"/>
+                          <pic:cNvPr id="665361975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000166995" name="Picture">
+                  <wp:docPr id="1798719126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000166995" name="Picture"/>
+                          <pic:cNvPr id="1798719126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226553419" name="Picture">
+                  <wp:docPr id="690233454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226553419" name="Picture"/>
+                          <pic:cNvPr id="690233454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999255070" name="Picture">
+                  <wp:docPr id="775036183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999255070" name="Picture"/>
+                          <pic:cNvPr id="775036183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540735501" name="Picture">
+                  <wp:docPr id="112202962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540735501" name="Picture"/>
+                          <pic:cNvPr id="112202962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23383903" name="Picture">
+                  <wp:docPr id="1664066355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23383903" name="Picture"/>
+                          <pic:cNvPr id="1664066355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443745178" name="Picture">
+                        <wp:docPr id="794070834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443745178" name="Picture"/>
+                                <pic:cNvPr id="794070834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511514785" name="Picture">
+                  <wp:docPr id="498634258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511514785" name="Picture"/>
+                          <pic:cNvPr id="498634258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029005161" name="Picture">
+                  <wp:docPr id="1196697559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029005161" name="Picture"/>
+                          <pic:cNvPr id="1196697559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368671361" name="Picture">
+                  <wp:docPr id="1983629957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368671361" name="Picture"/>
+                          <pic:cNvPr id="1983629957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047342783" name="Picture">
+                  <wp:docPr id="591343529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047342783" name="Picture"/>
+                          <pic:cNvPr id="591343529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111802419" name="Picture">
+                  <wp:docPr id="1154292892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111802419" name="Picture"/>
+                          <pic:cNvPr id="1154292892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209726607" name="Picture">
+                  <wp:docPr id="841591456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209726607" name="Picture"/>
+                          <pic:cNvPr id="841591456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31174,57 +31174,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419084887" name="Picture">
+                  <wp:docPr id="429443226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419084887" name="Picture"/>
+                          <pic:cNvPr id="429443226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31263,57 +31263,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269087940" name="Picture">
+                  <wp:docPr id="1713053091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269087940" name="Picture"/>
+                          <pic:cNvPr id="1713053091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31907,57 +31907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369081696" name="Picture">
+                  <wp:docPr id="461775012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369081696" name="Picture"/>
+                          <pic:cNvPr id="461775012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32905,57 +32905,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501925859" name="Picture">
+                  <wp:docPr id="943887161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501925859" name="Picture"/>
+                          <pic:cNvPr id="943887161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33008,57 +33008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120925794" name="Picture">
+                  <wp:docPr id="1478041500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120925794" name="Picture"/>
+                          <pic:cNvPr id="1478041500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34385,57 +34385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826596828" name="Picture">
+                  <wp:docPr id="1422570205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826596828" name="Picture"/>
+                          <pic:cNvPr id="1422570205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35528,57 +35528,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464690173" name="Picture">
+                        <wp:docPr id="724502528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464690173" name="Picture"/>
+                                <pic:cNvPr id="724502528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36889,57 +36889,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186847119" name="Picture">
+                  <wp:docPr id="720505826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186847119" name="Picture"/>
+                          <pic:cNvPr id="720505826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36978,57 +36978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913186566" name="Picture">
+                  <wp:docPr id="325401105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913186566" name="Picture"/>
+                          <pic:cNvPr id="325401105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37622,57 +37622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223812003" name="Picture">
+                  <wp:docPr id="1662656587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223812003" name="Picture"/>
+                          <pic:cNvPr id="1662656587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38620,57 +38620,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741044674" name="Picture">
+                  <wp:docPr id="15281957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741044674" name="Picture"/>
+                          <pic:cNvPr id="15281957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38723,57 +38723,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915545578" name="Picture">
+                  <wp:docPr id="1694041718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915545578" name="Picture"/>
+                          <pic:cNvPr id="1694041718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40100,57 +40100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592032067" name="Picture">
+                  <wp:docPr id="1772428764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592032067" name="Picture"/>
+                          <pic:cNvPr id="1772428764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41243,57 +41243,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="177268227" name="Picture">
+                        <wp:docPr id="1100078407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="177268227" name="Picture"/>
+                                <pic:cNvPr id="1100078407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42514,57 +42514,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514016540" name="Picture">
+                  <wp:docPr id="1626737864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514016540" name="Picture"/>
+                          <pic:cNvPr id="1626737864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42594,57 +42594,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21935916" name="Picture">
+                  <wp:docPr id="1948134793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21935916" name="Picture"/>
+                          <pic:cNvPr id="1948134793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43073,57 +43073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027309443" name="Picture">
+                  <wp:docPr id="189608613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027309443" name="Picture"/>
+                          <pic:cNvPr id="189608613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44718,57 +44718,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976171224" name="Picture">
+                  <wp:docPr id="411383740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976171224" name="Picture"/>
+                          <pic:cNvPr id="411383740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44798,57 +44798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367714698" name="Picture">
+                  <wp:docPr id="313043307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367714698" name="Picture"/>
+                          <pic:cNvPr id="313043307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45277,57 +45277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366368774" name="Picture">
+                  <wp:docPr id="741518047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366368774" name="Picture"/>
+                          <pic:cNvPr id="741518047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46872,57 +46872,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917892687" name="Picture">
+                  <wp:docPr id="295973808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917892687" name="Picture"/>
+                          <pic:cNvPr id="295973808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46943,57 +46943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250971252" name="Picture">
+                  <wp:docPr id="1183851294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250971252" name="Picture"/>
+                          <pic:cNvPr id="1183851294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47357,57 +47357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456268990" name="Picture">
+                  <wp:docPr id="2144144705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456268990" name="Picture"/>
+                          <pic:cNvPr id="2144144705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>