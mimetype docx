--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979844283" name="Picture">
+                  <wp:docPr id="798124175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979844283" name="Picture"/>
+                          <pic:cNvPr id="798124175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270046738" name="Picture">
+                  <wp:docPr id="396755141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270046738" name="Picture"/>
+                          <pic:cNvPr id="396755141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104277923" name="Picture">
+                        <wp:docPr id="1406296953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104277923" name="Picture"/>
+                                <pic:cNvPr id="1406296953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887484847" name="Picture">
+                  <wp:docPr id="1841720639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887484847" name="Picture"/>
+                          <pic:cNvPr id="1841720639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358516445" name="Picture">
+                  <wp:docPr id="499832682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358516445" name="Picture"/>
+                          <pic:cNvPr id="499832682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284950281" name="Picture">
+                  <wp:docPr id="1892443360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284950281" name="Picture"/>
+                          <pic:cNvPr id="1892443360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829465667" name="Picture">
+                  <wp:docPr id="528513001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829465667" name="Picture"/>
+                          <pic:cNvPr id="528513001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182549580" name="Picture">
+                  <wp:docPr id="630379741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182549580" name="Picture"/>
+                          <pic:cNvPr id="630379741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="866996944" name="Picture">
+                        <wp:docPr id="686225011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="866996944" name="Picture"/>
+                                <pic:cNvPr id="686225011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213641793" name="Picture">
+                        <wp:docPr id="386645345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213641793" name="Picture"/>
+                                <pic:cNvPr id="386645345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704415126" name="Picture">
+                        <wp:docPr id="2091389616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704415126" name="Picture"/>
+                                <pic:cNvPr id="2091389616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920984926" name="Picture">
+                        <wp:docPr id="1251705276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920984926" name="Picture"/>
+                                <pic:cNvPr id="1251705276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659462846" name="Picture">
+                        <wp:docPr id="2056137959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659462846" name="Picture"/>
+                                <pic:cNvPr id="2056137959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579514358" name="Picture">
+                        <wp:docPr id="1075606882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579514358" name="Picture"/>
+                                <pic:cNvPr id="1075606882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1805230684" name="Picture">
+                        <wp:docPr id="1945456313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1805230684" name="Picture"/>
+                                <pic:cNvPr id="1945456313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424623006" name="Picture">
+                        <wp:docPr id="1940987464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424623006" name="Picture"/>
+                                <pic:cNvPr id="1940987464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163294763" name="Picture">
+                        <wp:docPr id="1044204682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163294763" name="Picture"/>
+                                <pic:cNvPr id="1044204682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155416032" name="Picture">
+                        <wp:docPr id="1118431258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155416032" name="Picture"/>
+                                <pic:cNvPr id="1118431258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36557865" name="Picture">
+                        <wp:docPr id="1788823851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36557865" name="Picture"/>
+                                <pic:cNvPr id="1788823851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731645197" name="Picture">
+                        <wp:docPr id="1230348447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731645197" name="Picture"/>
+                                <pic:cNvPr id="1230348447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974123363" name="Picture">
+                        <wp:docPr id="562575626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974123363" name="Picture"/>
+                                <pic:cNvPr id="562575626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553994465" name="Picture">
+                        <wp:docPr id="717342962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553994465" name="Picture"/>
+                                <pic:cNvPr id="717342962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="707937197" name="Picture">
+                        <wp:docPr id="660640888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="707937197" name="Picture"/>
+                                <pic:cNvPr id="660640888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842972616" name="Picture">
+                  <wp:docPr id="1565345663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842972616" name="Picture"/>
+                          <pic:cNvPr id="1565345663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730402354" name="Picture">
+                  <wp:docPr id="1584305948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730402354" name="Picture"/>
+                          <pic:cNvPr id="1584305948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819054412" name="Picture">
+                  <wp:docPr id="1722882125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819054412" name="Picture"/>
+                          <pic:cNvPr id="1722882125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941805828" name="Picture">
+                  <wp:docPr id="289635578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941805828" name="Picture"/>
+                          <pic:cNvPr id="289635578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084173685" name="Picture">
+                  <wp:docPr id="905260915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084173685" name="Picture"/>
+                          <pic:cNvPr id="905260915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319044993" name="Picture">
+                  <wp:docPr id="1632047740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319044993" name="Picture"/>
+                          <pic:cNvPr id="1632047740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282981206" name="Picture">
+                        <wp:docPr id="1283531701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282981206" name="Picture"/>
+                                <pic:cNvPr id="1283531701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191946257" name="Picture">
+                  <wp:docPr id="2087875319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191946257" name="Picture"/>
+                          <pic:cNvPr id="2087875319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390036678" name="Picture">
+                  <wp:docPr id="1785094690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390036678" name="Picture"/>
+                          <pic:cNvPr id="1785094690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753705012" name="Picture">
+                  <wp:docPr id="792688720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753705012" name="Picture"/>
+                          <pic:cNvPr id="792688720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654659062" name="Picture">
+                  <wp:docPr id="1577348287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654659062" name="Picture"/>
+                          <pic:cNvPr id="1577348287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112412120" name="Picture">
+                  <wp:docPr id="106550722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112412120" name="Picture"/>
+                          <pic:cNvPr id="106550722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494999335" name="Picture">
+                  <wp:docPr id="1377374015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494999335" name="Picture"/>
+                          <pic:cNvPr id="1377374015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520416151" name="Picture">
+                        <wp:docPr id="280694931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520416151" name="Picture"/>
+                                <pic:cNvPr id="280694931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337345750" name="Picture">
+                        <wp:docPr id="815643004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337345750" name="Picture"/>
+                                <pic:cNvPr id="815643004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746288529" name="Picture">
+                  <wp:docPr id="2020218996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746288529" name="Picture"/>
+                          <pic:cNvPr id="2020218996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859101497" name="Picture">
+                  <wp:docPr id="402531165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859101497" name="Picture"/>
+                          <pic:cNvPr id="402531165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711024691" name="Picture">
+                  <wp:docPr id="1937079998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711024691" name="Picture"/>
+                          <pic:cNvPr id="1937079998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610112325" name="Picture">
+                  <wp:docPr id="1710856102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610112325" name="Picture"/>
+                          <pic:cNvPr id="1710856102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075965955" name="Picture">
+                  <wp:docPr id="16077499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075965955" name="Picture"/>
+                          <pic:cNvPr id="16077499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917349805" name="Picture">
+                  <wp:docPr id="820745103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917349805" name="Picture"/>
+                          <pic:cNvPr id="820745103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="67944327" name="Picture">
+                        <wp:docPr id="1926341155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="67944327" name="Picture"/>
+                                <pic:cNvPr id="1926341155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607983718" name="Picture">
+                  <wp:docPr id="508178461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607983718" name="Picture"/>
+                          <pic:cNvPr id="508178461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213216736" name="Picture">
+                  <wp:docPr id="252119040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213216736" name="Picture"/>
+                          <pic:cNvPr id="252119040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762470553" name="Picture">
+                  <wp:docPr id="1051262794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762470553" name="Picture"/>
+                          <pic:cNvPr id="1051262794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628088781" name="Picture">
+                  <wp:docPr id="1026789727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628088781" name="Picture"/>
+                          <pic:cNvPr id="1026789727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120247792" name="Picture">
+                  <wp:docPr id="19368332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120247792" name="Picture"/>
+                          <pic:cNvPr id="19368332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847522015" name="Picture">
+                  <wp:docPr id="1841622761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847522015" name="Picture"/>
+                          <pic:cNvPr id="1841622761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074785345" name="Picture">
+                        <wp:docPr id="451006702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074785345" name="Picture"/>
+                                <pic:cNvPr id="451006702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514699487" name="Picture">
+                  <wp:docPr id="1151635035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514699487" name="Picture"/>
+                          <pic:cNvPr id="1151635035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561982127" name="Picture">
+                  <wp:docPr id="1347833985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561982127" name="Picture"/>
+                          <pic:cNvPr id="1347833985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95935569" name="Picture">
+                  <wp:docPr id="1190087496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95935569" name="Picture"/>
+                          <pic:cNvPr id="1190087496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440309818" name="Picture">
+                  <wp:docPr id="2037603709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440309818" name="Picture"/>
+                          <pic:cNvPr id="2037603709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707719993" name="Picture">
+                  <wp:docPr id="1248708784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707719993" name="Picture"/>
+                          <pic:cNvPr id="1248708784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68353584" name="Picture">
+                  <wp:docPr id="115402945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68353584" name="Picture"/>
+                          <pic:cNvPr id="115402945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208058614" name="Picture">
+                  <wp:docPr id="2024700799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208058614" name="Picture"/>
+                          <pic:cNvPr id="2024700799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20051551" name="Picture">
+                  <wp:docPr id="1188870591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20051551" name="Picture"/>
+                          <pic:cNvPr id="1188870591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262885969" name="Picture">
+                  <wp:docPr id="554838513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262885969" name="Picture"/>
+                          <pic:cNvPr id="554838513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>