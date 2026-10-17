--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940945374" name="Picture">
+                  <wp:docPr id="1937843513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940945374" name="Picture"/>
+                          <pic:cNvPr id="1937843513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074984330" name="Picture">
+                  <wp:docPr id="1455674246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074984330" name="Picture"/>
+                          <pic:cNvPr id="1455674246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846981642" name="Picture">
+                        <wp:docPr id="298077481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846981642" name="Picture"/>
+                                <pic:cNvPr id="298077481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120320321" name="Picture">
+                  <wp:docPr id="748293601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120320321" name="Picture"/>
+                          <pic:cNvPr id="748293601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056583386" name="Picture">
+                  <wp:docPr id="1367678944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056583386" name="Picture"/>
+                          <pic:cNvPr id="1367678944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949192523" name="Picture">
+                  <wp:docPr id="1169578735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949192523" name="Picture"/>
+                          <pic:cNvPr id="1169578735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613638770" name="Picture">
+                  <wp:docPr id="1511066387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613638770" name="Picture"/>
+                          <pic:cNvPr id="1511066387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984550783" name="Picture">
+                  <wp:docPr id="188983319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984550783" name="Picture"/>
+                          <pic:cNvPr id="188983319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87209058" name="Picture">
+                        <wp:docPr id="1126444172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87209058" name="Picture"/>
+                                <pic:cNvPr id="1126444172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="272762393" name="Picture">
+                        <wp:docPr id="274821499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="272762393" name="Picture"/>
+                                <pic:cNvPr id="274821499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077121799" name="Picture">
+                        <wp:docPr id="80680268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077121799" name="Picture"/>
+                                <pic:cNvPr id="80680268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527531535" name="Picture">
+                        <wp:docPr id="651427129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527531535" name="Picture"/>
+                                <pic:cNvPr id="651427129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955384014" name="Picture">
+                        <wp:docPr id="136000803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955384014" name="Picture"/>
+                                <pic:cNvPr id="136000803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139753326" name="Picture">
+                        <wp:docPr id="1205103446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139753326" name="Picture"/>
+                                <pic:cNvPr id="1205103446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1271342322" name="Picture">
+                        <wp:docPr id="1386520287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1271342322" name="Picture"/>
+                                <pic:cNvPr id="1386520287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1283162142" name="Picture">
+                        <wp:docPr id="1254502408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1283162142" name="Picture"/>
+                                <pic:cNvPr id="1254502408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2072106591" name="Picture">
+                        <wp:docPr id="1210657390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2072106591" name="Picture"/>
+                                <pic:cNvPr id="1210657390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686624231" name="Picture">
+                        <wp:docPr id="1113619860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686624231" name="Picture"/>
+                                <pic:cNvPr id="1113619860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="309140715" name="Picture">
+                        <wp:docPr id="1701494393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="309140715" name="Picture"/>
+                                <pic:cNvPr id="1701494393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119087667" name="Picture">
+                        <wp:docPr id="1244221716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119087667" name="Picture"/>
+                                <pic:cNvPr id="1244221716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793964920" name="Picture">
+                        <wp:docPr id="259182234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793964920" name="Picture"/>
+                                <pic:cNvPr id="259182234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103914580" name="Picture">
+                        <wp:docPr id="353845664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103914580" name="Picture"/>
+                                <pic:cNvPr id="353845664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955086083" name="Picture">
+                        <wp:docPr id="1484656486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955086083" name="Picture"/>
+                                <pic:cNvPr id="1484656486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711305841" name="Picture">
+                  <wp:docPr id="643367470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711305841" name="Picture"/>
+                          <pic:cNvPr id="643367470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342631535" name="Picture">
+                  <wp:docPr id="2081871017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342631535" name="Picture"/>
+                          <pic:cNvPr id="2081871017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445917697" name="Picture">
+                  <wp:docPr id="312739578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445917697" name="Picture"/>
+                          <pic:cNvPr id="312739578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30858984" name="Picture">
+                  <wp:docPr id="1066413751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30858984" name="Picture"/>
+                          <pic:cNvPr id="1066413751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355545756" name="Picture">
+                  <wp:docPr id="644124980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355545756" name="Picture"/>
+                          <pic:cNvPr id="644124980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639662892" name="Picture">
+                  <wp:docPr id="1460317923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639662892" name="Picture"/>
+                          <pic:cNvPr id="1460317923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485141440" name="Picture">
+                        <wp:docPr id="476651087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485141440" name="Picture"/>
+                                <pic:cNvPr id="476651087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451983936" name="Picture">
+                  <wp:docPr id="1622987987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451983936" name="Picture"/>
+                          <pic:cNvPr id="1622987987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837993960" name="Picture">
+                  <wp:docPr id="879349234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837993960" name="Picture"/>
+                          <pic:cNvPr id="879349234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118473571" name="Picture">
+                  <wp:docPr id="1613117014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118473571" name="Picture"/>
+                          <pic:cNvPr id="1613117014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503926572" name="Picture">
+                  <wp:docPr id="1894240477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503926572" name="Picture"/>
+                          <pic:cNvPr id="1894240477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811835867" name="Picture">
+                  <wp:docPr id="1508145367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811835867" name="Picture"/>
+                          <pic:cNvPr id="1508145367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475671367" name="Picture">
+                  <wp:docPr id="1984808627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475671367" name="Picture"/>
+                          <pic:cNvPr id="1984808627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768463903" name="Picture">
+                        <wp:docPr id="1870489345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768463903" name="Picture"/>
+                                <pic:cNvPr id="1870489345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731613284" name="Picture">
+                        <wp:docPr id="2143188291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731613284" name="Picture"/>
+                                <pic:cNvPr id="2143188291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103707502" name="Picture">
+                  <wp:docPr id="2071941338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103707502" name="Picture"/>
+                          <pic:cNvPr id="2071941338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019967277" name="Picture">
+                  <wp:docPr id="1781466118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019967277" name="Picture"/>
+                          <pic:cNvPr id="1781466118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816429934" name="Picture">
+                  <wp:docPr id="962803155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816429934" name="Picture"/>
+                          <pic:cNvPr id="962803155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506189462" name="Picture">
+                  <wp:docPr id="1773771767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506189462" name="Picture"/>
+                          <pic:cNvPr id="1773771767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477382856" name="Picture">
+                  <wp:docPr id="255192705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477382856" name="Picture"/>
+                          <pic:cNvPr id="255192705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499308697" name="Picture">
+                  <wp:docPr id="1536819721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499308697" name="Picture"/>
+                          <pic:cNvPr id="1536819721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036756995" name="Picture">
+                        <wp:docPr id="181278980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036756995" name="Picture"/>
+                                <pic:cNvPr id="181278980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928031142" name="Picture">
+                  <wp:docPr id="22009886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928031142" name="Picture"/>
+                          <pic:cNvPr id="22009886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401658776" name="Picture">
+                  <wp:docPr id="660768124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401658776" name="Picture"/>
+                          <pic:cNvPr id="660768124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180965649" name="Picture">
+                  <wp:docPr id="2122053979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180965649" name="Picture"/>
+                          <pic:cNvPr id="2122053979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437100835" name="Picture">
+                  <wp:docPr id="1408041480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437100835" name="Picture"/>
+                          <pic:cNvPr id="1408041480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871302996" name="Picture">
+                  <wp:docPr id="911480590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871302996" name="Picture"/>
+                          <pic:cNvPr id="911480590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875245421" name="Picture">
+                  <wp:docPr id="211502867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875245421" name="Picture"/>
+                          <pic:cNvPr id="211502867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806701197" name="Picture">
+                        <wp:docPr id="1775841524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806701197" name="Picture"/>
+                                <pic:cNvPr id="1775841524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37401,57 +37401,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321451988" name="Picture">
+                  <wp:docPr id="1382497879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321451988" name="Picture"/>
+                          <pic:cNvPr id="1382497879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37490,57 +37490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157516828" name="Picture">
+                  <wp:docPr id="1922689663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157516828" name="Picture"/>
+                          <pic:cNvPr id="1922689663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38143,57 +38143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656215066" name="Picture">
+                  <wp:docPr id="803248502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656215066" name="Picture"/>
+                          <pic:cNvPr id="803248502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39168,57 +39168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926575964" name="Picture">
+                  <wp:docPr id="1205454415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926575964" name="Picture"/>
+                          <pic:cNvPr id="1205454415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39280,57 +39280,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703066371" name="Picture">
+                  <wp:docPr id="2134525756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703066371" name="Picture"/>
+                          <pic:cNvPr id="2134525756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41139,57 +41139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773096483" name="Picture">
+                  <wp:docPr id="776206548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773096483" name="Picture"/>
+                          <pic:cNvPr id="776206548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42457,57 +42457,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="28607497" name="Picture">
+                        <wp:docPr id="1102291479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="28607497" name="Picture"/>
+                                <pic:cNvPr id="1102291479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44082,57 +44082,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632916307" name="Picture">
+                  <wp:docPr id="334915712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632916307" name="Picture"/>
+                          <pic:cNvPr id="334915712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44162,57 +44162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075138357" name="Picture">
+                  <wp:docPr id="290283516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075138357" name="Picture"/>
+                          <pic:cNvPr id="290283516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44650,57 +44650,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075715383" name="Picture">
+                  <wp:docPr id="1921740582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075715383" name="Picture"/>
+                          <pic:cNvPr id="1921740582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>