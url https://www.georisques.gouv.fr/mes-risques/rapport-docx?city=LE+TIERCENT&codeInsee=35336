--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739879001" name="Picture">
+                  <wp:docPr id="2121207527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739879001" name="Picture"/>
+                          <pic:cNvPr id="2121207527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312452533" name="Picture">
+                  <wp:docPr id="2029193821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312452533" name="Picture"/>
+                          <pic:cNvPr id="2029193821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384794604" name="Picture">
+                        <wp:docPr id="454901085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384794604" name="Picture"/>
+                                <pic:cNvPr id="454901085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465263127" name="Picture">
+                  <wp:docPr id="1793139478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465263127" name="Picture"/>
+                          <pic:cNvPr id="1793139478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892661576" name="Picture">
+                  <wp:docPr id="1463302738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892661576" name="Picture"/>
+                          <pic:cNvPr id="1463302738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202185343" name="Picture">
+                  <wp:docPr id="907008661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202185343" name="Picture"/>
+                          <pic:cNvPr id="907008661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886931328" name="Picture">
+                  <wp:docPr id="2125269931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886931328" name="Picture"/>
+                          <pic:cNvPr id="2125269931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561973001" name="Picture">
+                  <wp:docPr id="1065164589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561973001" name="Picture"/>
+                          <pic:cNvPr id="1065164589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126962040" name="Picture">
+                        <wp:docPr id="1032863431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126962040" name="Picture"/>
+                                <pic:cNvPr id="1032863431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837173633" name="Picture">
+                        <wp:docPr id="1900807267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837173633" name="Picture"/>
+                                <pic:cNvPr id="1900807267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451800686" name="Picture">
+                        <wp:docPr id="818935244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451800686" name="Picture"/>
+                                <pic:cNvPr id="818935244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="997779824" name="Picture">
+                        <wp:docPr id="1005664470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="997779824" name="Picture"/>
+                                <pic:cNvPr id="1005664470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115808097" name="Picture">
+                        <wp:docPr id="1775946449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115808097" name="Picture"/>
+                                <pic:cNvPr id="1775946449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108621353" name="Picture">
+                        <wp:docPr id="1031226742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108621353" name="Picture"/>
+                                <pic:cNvPr id="1031226742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1186589606" name="Picture">
+                        <wp:docPr id="1582580885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1186589606" name="Picture"/>
+                                <pic:cNvPr id="1582580885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579859321" name="Picture">
+                        <wp:docPr id="727071562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579859321" name="Picture"/>
+                                <pic:cNvPr id="727071562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106467759" name="Picture">
+                        <wp:docPr id="1915941437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106467759" name="Picture"/>
+                                <pic:cNvPr id="1915941437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835825623" name="Picture">
+                        <wp:docPr id="860459151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835825623" name="Picture"/>
+                                <pic:cNvPr id="860459151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211034820" name="Picture">
+                        <wp:docPr id="99586679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211034820" name="Picture"/>
+                                <pic:cNvPr id="99586679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="33771372" name="Picture">
+                        <wp:docPr id="57201081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="33771372" name="Picture"/>
+                                <pic:cNvPr id="57201081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="153477526" name="Picture">
+                        <wp:docPr id="598189931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="153477526" name="Picture"/>
+                                <pic:cNvPr id="598189931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="646964799" name="Picture">
+                        <wp:docPr id="1222603648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="646964799" name="Picture"/>
+                                <pic:cNvPr id="1222603648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468964170" name="Picture">
+                        <wp:docPr id="2015421247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468964170" name="Picture"/>
+                                <pic:cNvPr id="2015421247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464565148" name="Picture">
+                  <wp:docPr id="989258126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464565148" name="Picture"/>
+                          <pic:cNvPr id="989258126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720432563" name="Picture">
+                  <wp:docPr id="351361570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720432563" name="Picture"/>
+                          <pic:cNvPr id="351361570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707826054" name="Picture">
+                  <wp:docPr id="897955102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707826054" name="Picture"/>
+                          <pic:cNvPr id="897955102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736232622" name="Picture">
+                  <wp:docPr id="1056010757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736232622" name="Picture"/>
+                          <pic:cNvPr id="1056010757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249455480" name="Picture">
+                  <wp:docPr id="966059087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249455480" name="Picture"/>
+                          <pic:cNvPr id="966059087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093374855" name="Picture">
+                  <wp:docPr id="741240271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093374855" name="Picture"/>
+                          <pic:cNvPr id="741240271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341767052" name="Picture">
+                        <wp:docPr id="1621917215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341767052" name="Picture"/>
+                                <pic:cNvPr id="1621917215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013618066" name="Picture">
+                  <wp:docPr id="1163108382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013618066" name="Picture"/>
+                          <pic:cNvPr id="1163108382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699698597" name="Picture">
+                  <wp:docPr id="366129223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699698597" name="Picture"/>
+                          <pic:cNvPr id="366129223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251334540" name="Picture">
+                  <wp:docPr id="369981540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251334540" name="Picture"/>
+                          <pic:cNvPr id="369981540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626012652" name="Picture">
+                  <wp:docPr id="1084010874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626012652" name="Picture"/>
+                          <pic:cNvPr id="1084010874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017335551" name="Picture">
+                  <wp:docPr id="1366192894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017335551" name="Picture"/>
+                          <pic:cNvPr id="1366192894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437002447" name="Picture">
+                  <wp:docPr id="779566066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437002447" name="Picture"/>
+                          <pic:cNvPr id="779566066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297384847" name="Picture">
+                        <wp:docPr id="1188800768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297384847" name="Picture"/>
+                                <pic:cNvPr id="1188800768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="239046188" name="Picture">
+                        <wp:docPr id="227878376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="239046188" name="Picture"/>
+                                <pic:cNvPr id="227878376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384528295" name="Picture">
+                  <wp:docPr id="379391731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384528295" name="Picture"/>
+                          <pic:cNvPr id="379391731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312876622" name="Picture">
+                  <wp:docPr id="488536996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312876622" name="Picture"/>
+                          <pic:cNvPr id="488536996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691569172" name="Picture">
+                  <wp:docPr id="1459502815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691569172" name="Picture"/>
+                          <pic:cNvPr id="1459502815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726212148" name="Picture">
+                  <wp:docPr id="809465143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726212148" name="Picture"/>
+                          <pic:cNvPr id="809465143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013597569" name="Picture">
+                  <wp:docPr id="1095404003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013597569" name="Picture"/>
+                          <pic:cNvPr id="1095404003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096207563" name="Picture">
+                  <wp:docPr id="264549639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096207563" name="Picture"/>
+                          <pic:cNvPr id="264549639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1972955667" name="Picture">
+                        <wp:docPr id="283745514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1972955667" name="Picture"/>
+                                <pic:cNvPr id="283745514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86994341" name="Picture">
+                  <wp:docPr id="976187261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86994341" name="Picture"/>
+                          <pic:cNvPr id="976187261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847780524" name="Picture">
+                  <wp:docPr id="21291245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847780524" name="Picture"/>
+                          <pic:cNvPr id="21291245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195908238" name="Picture">
+                  <wp:docPr id="511737007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195908238" name="Picture"/>
+                          <pic:cNvPr id="511737007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506854817" name="Picture">
+                  <wp:docPr id="1865745100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506854817" name="Picture"/>
+                          <pic:cNvPr id="1865745100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618170242" name="Picture">
+                  <wp:docPr id="166922848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618170242" name="Picture"/>
+                          <pic:cNvPr id="166922848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217687787" name="Picture">
+                  <wp:docPr id="350490165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217687787" name="Picture"/>
+                          <pic:cNvPr id="350490165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371847491" name="Picture">
+                        <wp:docPr id="1726808481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371847491" name="Picture"/>
+                                <pic:cNvPr id="1726808481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994210343" name="Picture">
+                  <wp:docPr id="41701868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994210343" name="Picture"/>
+                          <pic:cNvPr id="41701868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45588252" name="Picture">
+                  <wp:docPr id="202553355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45588252" name="Picture"/>
+                          <pic:cNvPr id="202553355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320926933" name="Picture">
+                  <wp:docPr id="1067107376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320926933" name="Picture"/>
+                          <pic:cNvPr id="1067107376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149858711" name="Picture">
+                  <wp:docPr id="87820697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149858711" name="Picture"/>
+                          <pic:cNvPr id="87820697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030467306" name="Picture">
+                  <wp:docPr id="1850558704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030467306" name="Picture"/>
+                          <pic:cNvPr id="1850558704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793799912" name="Picture">
+                  <wp:docPr id="215222080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793799912" name="Picture"/>
+                          <pic:cNvPr id="215222080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330778954" name="Picture">
+                  <wp:docPr id="698572686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330778954" name="Picture"/>
+                          <pic:cNvPr id="698572686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19420935" name="Picture">
+                  <wp:docPr id="890731502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19420935" name="Picture"/>
+                          <pic:cNvPr id="890731502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507244127" name="Picture">
+                  <wp:docPr id="305892303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507244127" name="Picture"/>
+                          <pic:cNvPr id="305892303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>