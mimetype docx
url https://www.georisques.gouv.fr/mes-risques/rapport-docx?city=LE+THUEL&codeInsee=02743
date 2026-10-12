--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700456461" name="Picture">
+                  <wp:docPr id="1199285440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700456461" name="Picture"/>
+                          <pic:cNvPr id="1199285440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092482304" name="Picture">
+                  <wp:docPr id="1778278312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092482304" name="Picture"/>
+                          <pic:cNvPr id="1778278312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250856475" name="Picture">
+                        <wp:docPr id="1057974766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250856475" name="Picture"/>
+                                <pic:cNvPr id="1057974766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443296259" name="Picture">
+                  <wp:docPr id="1327968823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443296259" name="Picture"/>
+                          <pic:cNvPr id="1327968823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578700663" name="Picture">
+                  <wp:docPr id="566270966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578700663" name="Picture"/>
+                          <pic:cNvPr id="566270966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899948909" name="Picture">
+                  <wp:docPr id="524198228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899948909" name="Picture"/>
+                          <pic:cNvPr id="524198228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017019083" name="Picture">
+                  <wp:docPr id="852160856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017019083" name="Picture"/>
+                          <pic:cNvPr id="852160856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774367785" name="Picture">
+                  <wp:docPr id="817428128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774367785" name="Picture"/>
+                          <pic:cNvPr id="817428128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968469771" name="Picture">
+                        <wp:docPr id="1834523369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968469771" name="Picture"/>
+                                <pic:cNvPr id="1834523369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661686929" name="Picture">
+                        <wp:docPr id="1023003049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661686929" name="Picture"/>
+                                <pic:cNvPr id="1023003049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550044575" name="Picture">
+                        <wp:docPr id="2012229144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550044575" name="Picture"/>
+                                <pic:cNvPr id="2012229144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1429169228" name="Picture">
+                        <wp:docPr id="1775398270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1429169228" name="Picture"/>
+                                <pic:cNvPr id="1775398270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58916337" name="Picture">
+                        <wp:docPr id="124807291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58916337" name="Picture"/>
+                                <pic:cNvPr id="124807291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105846824" name="Picture">
+                        <wp:docPr id="590516818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105846824" name="Picture"/>
+                                <pic:cNvPr id="590516818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192867690" name="Picture">
+                        <wp:docPr id="1789059987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192867690" name="Picture"/>
+                                <pic:cNvPr id="1789059987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1549473001" name="Picture">
+                        <wp:docPr id="127619425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1549473001" name="Picture"/>
+                                <pic:cNvPr id="127619425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="792539794" name="Picture">
+                        <wp:docPr id="1597847110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="792539794" name="Picture"/>
+                                <pic:cNvPr id="1597847110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1803896073" name="Picture">
+                        <wp:docPr id="1145175571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1803896073" name="Picture"/>
+                                <pic:cNvPr id="1145175571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285505761" name="Picture">
+                        <wp:docPr id="1699868334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285505761" name="Picture"/>
+                                <pic:cNvPr id="1699868334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772387924" name="Picture">
+                        <wp:docPr id="73917195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772387924" name="Picture"/>
+                                <pic:cNvPr id="73917195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531339114" name="Picture">
+                        <wp:docPr id="1647782172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531339114" name="Picture"/>
+                                <pic:cNvPr id="1647782172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357354893" name="Picture">
+                        <wp:docPr id="332331523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357354893" name="Picture"/>
+                                <pic:cNvPr id="332331523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171863733" name="Picture">
+                        <wp:docPr id="1752771422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171863733" name="Picture"/>
+                                <pic:cNvPr id="1752771422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889643547" name="Picture">
+                  <wp:docPr id="1561541538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889643547" name="Picture"/>
+                          <pic:cNvPr id="1561541538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532305796" name="Picture">
+                  <wp:docPr id="743621030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532305796" name="Picture"/>
+                          <pic:cNvPr id="743621030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545755669" name="Picture">
+                  <wp:docPr id="404466019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545755669" name="Picture"/>
+                          <pic:cNvPr id="404466019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906716353" name="Picture">
+                  <wp:docPr id="1098369522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906716353" name="Picture"/>
+                          <pic:cNvPr id="1098369522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649293892" name="Picture">
+                  <wp:docPr id="1498352402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649293892" name="Picture"/>
+                          <pic:cNvPr id="1498352402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191252913" name="Picture">
+                  <wp:docPr id="1488440246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191252913" name="Picture"/>
+                          <pic:cNvPr id="1488440246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="408503921" name="Picture">
+                        <wp:docPr id="304805285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="408503921" name="Picture"/>
+                                <pic:cNvPr id="304805285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907112091" name="Picture">
+                  <wp:docPr id="280262494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907112091" name="Picture"/>
+                          <pic:cNvPr id="280262494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359270134" name="Picture">
+                  <wp:docPr id="492041830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359270134" name="Picture"/>
+                          <pic:cNvPr id="492041830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54296169" name="Picture">
+                  <wp:docPr id="1485946804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54296169" name="Picture"/>
+                          <pic:cNvPr id="1485946804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211021131" name="Picture">
+                  <wp:docPr id="1537891236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211021131" name="Picture"/>
+                          <pic:cNvPr id="1537891236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145092268" name="Picture">
+                  <wp:docPr id="585529735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145092268" name="Picture"/>
+                          <pic:cNvPr id="585529735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763013342" name="Picture">
+                  <wp:docPr id="1267064790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763013342" name="Picture"/>
+                          <pic:cNvPr id="1267064790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528577341" name="Picture">
+                        <wp:docPr id="534819885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528577341" name="Picture"/>
+                                <pic:cNvPr id="534819885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433927938" name="Picture">
+                  <wp:docPr id="2063508328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433927938" name="Picture"/>
+                          <pic:cNvPr id="2063508328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626404666" name="Picture">
+                  <wp:docPr id="896754123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626404666" name="Picture"/>
+                          <pic:cNvPr id="896754123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639857926" name="Picture">
+                  <wp:docPr id="1587307144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639857926" name="Picture"/>
+                          <pic:cNvPr id="1587307144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216011998" name="Picture">
+                  <wp:docPr id="600984636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216011998" name="Picture"/>
+                          <pic:cNvPr id="600984636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743254754" name="Picture">
+                  <wp:docPr id="387685196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743254754" name="Picture"/>
+                          <pic:cNvPr id="387685196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877182256" name="Picture">
+                  <wp:docPr id="174492554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877182256" name="Picture"/>
+                          <pic:cNvPr id="174492554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072023466" name="Picture">
+                        <wp:docPr id="1236809611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072023466" name="Picture"/>
+                                <pic:cNvPr id="1236809611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320504411" name="Picture">
+                  <wp:docPr id="2000474093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320504411" name="Picture"/>
+                          <pic:cNvPr id="2000474093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586424261" name="Picture">
+                  <wp:docPr id="1400309331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586424261" name="Picture"/>
+                          <pic:cNvPr id="1400309331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364244984" name="Picture">
+                  <wp:docPr id="192009398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364244984" name="Picture"/>
+                          <pic:cNvPr id="192009398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968455960" name="Picture">
+                  <wp:docPr id="305295771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968455960" name="Picture"/>
+                          <pic:cNvPr id="305295771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467761528" name="Picture">
+                  <wp:docPr id="1921192358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467761528" name="Picture"/>
+                          <pic:cNvPr id="1921192358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536232541" name="Picture">
+                  <wp:docPr id="1185634611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536232541" name="Picture"/>
+                          <pic:cNvPr id="1185634611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="275179722" name="Picture">
+                        <wp:docPr id="1966070428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="275179722" name="Picture"/>
+                                <pic:cNvPr id="1966070428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065993596" name="Picture">
+                  <wp:docPr id="819646636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065993596" name="Picture"/>
+                          <pic:cNvPr id="819646636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554188394" name="Picture">
+                  <wp:docPr id="1001002769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554188394" name="Picture"/>
+                          <pic:cNvPr id="1001002769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687520660" name="Picture">
+                  <wp:docPr id="1504137360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687520660" name="Picture"/>
+                          <pic:cNvPr id="1504137360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562589459" name="Picture">
+                  <wp:docPr id="1636778523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562589459" name="Picture"/>
+                          <pic:cNvPr id="1636778523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215884817" name="Picture">
+                  <wp:docPr id="287987263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215884817" name="Picture"/>
+                          <pic:cNvPr id="287987263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283595786" name="Picture">
+                  <wp:docPr id="339157887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283595786" name="Picture"/>
+                          <pic:cNvPr id="339157887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443707605" name="Picture">
+                  <wp:docPr id="1457009191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443707605" name="Picture"/>
+                          <pic:cNvPr id="1457009191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999520915" name="Picture">
+                  <wp:docPr id="1962414350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999520915" name="Picture"/>
+                          <pic:cNvPr id="1962414350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084914826" name="Picture">
+                  <wp:docPr id="196212649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084914826" name="Picture"/>
+                          <pic:cNvPr id="196212649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>