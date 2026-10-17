--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990337310" name="Picture">
+                  <wp:docPr id="1215263028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990337310" name="Picture"/>
+                          <pic:cNvPr id="1215263028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896892915" name="Picture">
+                  <wp:docPr id="1948585792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896892915" name="Picture"/>
+                          <pic:cNvPr id="1948585792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2080428564" name="Picture">
+                        <wp:docPr id="1700410879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2080428564" name="Picture"/>
+                                <pic:cNvPr id="1700410879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411617114" name="Picture">
+                  <wp:docPr id="1021442291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411617114" name="Picture"/>
+                          <pic:cNvPr id="1021442291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621854692" name="Picture">
+                  <wp:docPr id="2028948383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621854692" name="Picture"/>
+                          <pic:cNvPr id="2028948383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808433043" name="Picture">
+                  <wp:docPr id="654900314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808433043" name="Picture"/>
+                          <pic:cNvPr id="654900314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386844261" name="Picture">
+                  <wp:docPr id="38485458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386844261" name="Picture"/>
+                          <pic:cNvPr id="38485458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943435311" name="Picture">
+                  <wp:docPr id="263266251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943435311" name="Picture"/>
+                          <pic:cNvPr id="263266251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467227857" name="Picture">
+                        <wp:docPr id="2039732026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467227857" name="Picture"/>
+                                <pic:cNvPr id="2039732026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799911533" name="Picture">
+                        <wp:docPr id="1507861912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799911533" name="Picture"/>
+                                <pic:cNvPr id="1507861912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456142601" name="Picture">
+                        <wp:docPr id="1746043545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456142601" name="Picture"/>
+                                <pic:cNvPr id="1746043545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581417100" name="Picture">
+                        <wp:docPr id="1736392070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581417100" name="Picture"/>
+                                <pic:cNvPr id="1736392070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233525926" name="Picture">
+                        <wp:docPr id="1995244578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233525926" name="Picture"/>
+                                <pic:cNvPr id="1995244578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420079909" name="Picture">
+                        <wp:docPr id="1221866203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420079909" name="Picture"/>
+                                <pic:cNvPr id="1221866203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606058369" name="Picture">
+                        <wp:docPr id="543745785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606058369" name="Picture"/>
+                                <pic:cNvPr id="543745785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421736246" name="Picture">
+                        <wp:docPr id="1519646871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421736246" name="Picture"/>
+                                <pic:cNvPr id="1519646871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738250991" name="Picture">
+                        <wp:docPr id="438880133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738250991" name="Picture"/>
+                                <pic:cNvPr id="438880133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939739044" name="Picture">
+                        <wp:docPr id="1058863582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939739044" name="Picture"/>
+                                <pic:cNvPr id="1058863582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731185691" name="Picture">
+                        <wp:docPr id="1395213087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731185691" name="Picture"/>
+                                <pic:cNvPr id="1395213087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862806839" name="Picture">
+                        <wp:docPr id="1559755961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862806839" name="Picture"/>
+                                <pic:cNvPr id="1559755961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450030263" name="Picture">
+                        <wp:docPr id="1818227931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450030263" name="Picture"/>
+                                <pic:cNvPr id="1818227931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692946772" name="Picture">
+                        <wp:docPr id="380758612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692946772" name="Picture"/>
+                                <pic:cNvPr id="380758612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936446610" name="Picture">
+                        <wp:docPr id="1371195548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936446610" name="Picture"/>
+                                <pic:cNvPr id="1371195548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940442877" name="Picture">
+                  <wp:docPr id="1274559586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940442877" name="Picture"/>
+                          <pic:cNvPr id="1274559586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740188571" name="Picture">
+                  <wp:docPr id="1578854438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740188571" name="Picture"/>
+                          <pic:cNvPr id="1578854438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220725945" name="Picture">
+                  <wp:docPr id="80288184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220725945" name="Picture"/>
+                          <pic:cNvPr id="80288184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208622266" name="Picture">
+                  <wp:docPr id="77300613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208622266" name="Picture"/>
+                          <pic:cNvPr id="77300613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504553954" name="Picture">
+                  <wp:docPr id="1801474164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504553954" name="Picture"/>
+                          <pic:cNvPr id="1801474164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116572545" name="Picture">
+                  <wp:docPr id="490685879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116572545" name="Picture"/>
+                          <pic:cNvPr id="490685879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1318441472" name="Picture">
+                        <wp:docPr id="639537147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1318441472" name="Picture"/>
+                                <pic:cNvPr id="639537147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440817202" name="Picture">
+                  <wp:docPr id="1848058079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440817202" name="Picture"/>
+                          <pic:cNvPr id="1848058079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407747734" name="Picture">
+                  <wp:docPr id="819277524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407747734" name="Picture"/>
+                          <pic:cNvPr id="819277524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856513337" name="Picture">
+                  <wp:docPr id="1659244130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856513337" name="Picture"/>
+                          <pic:cNvPr id="1659244130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773202459" name="Picture">
+                  <wp:docPr id="1448756683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773202459" name="Picture"/>
+                          <pic:cNvPr id="1448756683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570088919" name="Picture">
+                  <wp:docPr id="1778421168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570088919" name="Picture"/>
+                          <pic:cNvPr id="1778421168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839275129" name="Picture">
+                  <wp:docPr id="1396951222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839275129" name="Picture"/>
+                          <pic:cNvPr id="1396951222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292213167" name="Picture">
+                        <wp:docPr id="326423557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292213167" name="Picture"/>
+                                <pic:cNvPr id="326423557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292934636" name="Picture">
+                  <wp:docPr id="1589622949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292934636" name="Picture"/>
+                          <pic:cNvPr id="1589622949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601081032" name="Picture">
+                  <wp:docPr id="2099153769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601081032" name="Picture"/>
+                          <pic:cNvPr id="2099153769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463714434" name="Picture">
+                  <wp:docPr id="1485901078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463714434" name="Picture"/>
+                          <pic:cNvPr id="1485901078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785037041" name="Picture">
+                  <wp:docPr id="2066205068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785037041" name="Picture"/>
+                          <pic:cNvPr id="2066205068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996240546" name="Picture">
+                  <wp:docPr id="1628766067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996240546" name="Picture"/>
+                          <pic:cNvPr id="1628766067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197245000" name="Picture">
+                  <wp:docPr id="252577928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197245000" name="Picture"/>
+                          <pic:cNvPr id="252577928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494369291" name="Picture">
+                        <wp:docPr id="1185935287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494369291" name="Picture"/>
+                                <pic:cNvPr id="1185935287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063586211" name="Picture">
+                  <wp:docPr id="966456738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063586211" name="Picture"/>
+                          <pic:cNvPr id="966456738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033054726" name="Picture">
+                  <wp:docPr id="1279469445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033054726" name="Picture"/>
+                          <pic:cNvPr id="1279469445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036684476" name="Picture">
+                  <wp:docPr id="1841578217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036684476" name="Picture"/>
+                          <pic:cNvPr id="1841578217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275748061" name="Picture">
+                  <wp:docPr id="177213270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275748061" name="Picture"/>
+                          <pic:cNvPr id="177213270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953750378" name="Picture">
+                  <wp:docPr id="704301182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953750378" name="Picture"/>
+                          <pic:cNvPr id="704301182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283505336" name="Picture">
+                  <wp:docPr id="1113952170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283505336" name="Picture"/>
+                          <pic:cNvPr id="1113952170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012368006" name="Picture">
+                        <wp:docPr id="491784193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012368006" name="Picture"/>
+                                <pic:cNvPr id="491784193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971035336" name="Picture">
+                  <wp:docPr id="1931926750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971035336" name="Picture"/>
+                          <pic:cNvPr id="1931926750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556102362" name="Picture">
+                  <wp:docPr id="1452626460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556102362" name="Picture"/>
+                          <pic:cNvPr id="1452626460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580242292" name="Picture">
+                  <wp:docPr id="1086015116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580242292" name="Picture"/>
+                          <pic:cNvPr id="1086015116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892798034" name="Picture">
+                  <wp:docPr id="301136794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892798034" name="Picture"/>
+                          <pic:cNvPr id="301136794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744108495" name="Picture">
+                  <wp:docPr id="587287215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744108495" name="Picture"/>
+                          <pic:cNvPr id="587287215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49079558" name="Picture">
+                  <wp:docPr id="1037233838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49079558" name="Picture"/>
+                          <pic:cNvPr id="1037233838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143647965" name="Picture">
+                  <wp:docPr id="347049865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143647965" name="Picture"/>
+                          <pic:cNvPr id="347049865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260334082" name="Picture">
+                  <wp:docPr id="2075313369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260334082" name="Picture"/>
+                          <pic:cNvPr id="2075313369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776744060" name="Picture">
+                  <wp:docPr id="1607704323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776744060" name="Picture"/>
+                          <pic:cNvPr id="1607704323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>