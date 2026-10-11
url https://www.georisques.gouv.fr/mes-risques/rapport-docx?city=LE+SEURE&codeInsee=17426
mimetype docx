--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692401200" name="Picture">
+                  <wp:docPr id="1213116530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692401200" name="Picture"/>
+                          <pic:cNvPr id="1213116530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303027552" name="Picture">
+                  <wp:docPr id="1157914479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303027552" name="Picture"/>
+                          <pic:cNvPr id="1157914479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004364080" name="Picture">
+                        <wp:docPr id="1580504010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004364080" name="Picture"/>
+                                <pic:cNvPr id="1580504010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128156956" name="Picture">
+                  <wp:docPr id="356274810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128156956" name="Picture"/>
+                          <pic:cNvPr id="356274810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081804003" name="Picture">
+                  <wp:docPr id="2140853411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081804003" name="Picture"/>
+                          <pic:cNvPr id="2140853411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873557998" name="Picture">
+                  <wp:docPr id="1117059659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873557998" name="Picture"/>
+                          <pic:cNvPr id="1117059659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680179157" name="Picture">
+                  <wp:docPr id="592944093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680179157" name="Picture"/>
+                          <pic:cNvPr id="592944093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788479801" name="Picture">
+                  <wp:docPr id="1119739409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788479801" name="Picture"/>
+                          <pic:cNvPr id="1119739409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="519477255" name="Picture">
+                        <wp:docPr id="1088304976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="519477255" name="Picture"/>
+                                <pic:cNvPr id="1088304976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322326123" name="Picture">
+                        <wp:docPr id="1086869119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322326123" name="Picture"/>
+                                <pic:cNvPr id="1086869119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065684779" name="Picture">
+                        <wp:docPr id="889822651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065684779" name="Picture"/>
+                                <pic:cNvPr id="889822651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326495016" name="Picture">
+                        <wp:docPr id="317736762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326495016" name="Picture"/>
+                                <pic:cNvPr id="317736762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808756297" name="Picture">
+                        <wp:docPr id="326001644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808756297" name="Picture"/>
+                                <pic:cNvPr id="326001644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677112836" name="Picture">
+                        <wp:docPr id="414462608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677112836" name="Picture"/>
+                                <pic:cNvPr id="414462608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173738363" name="Picture">
+                        <wp:docPr id="325966418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173738363" name="Picture"/>
+                                <pic:cNvPr id="325966418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="239085178" name="Picture">
+                        <wp:docPr id="879583633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="239085178" name="Picture"/>
+                                <pic:cNvPr id="879583633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1699335511" name="Picture">
+                        <wp:docPr id="2062663405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1699335511" name="Picture"/>
+                                <pic:cNvPr id="2062663405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054025662" name="Picture">
+                        <wp:docPr id="1240707119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054025662" name="Picture"/>
+                                <pic:cNvPr id="1240707119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381292906" name="Picture">
+                        <wp:docPr id="1537556959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381292906" name="Picture"/>
+                                <pic:cNvPr id="1537556959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826615046" name="Picture">
+                        <wp:docPr id="1020699709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826615046" name="Picture"/>
+                                <pic:cNvPr id="1020699709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1102944820" name="Picture">
+                        <wp:docPr id="1399566795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1102944820" name="Picture"/>
+                                <pic:cNvPr id="1399566795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285115267" name="Picture">
+                        <wp:docPr id="1121953631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285115267" name="Picture"/>
+                                <pic:cNvPr id="1121953631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002750587" name="Picture">
+                        <wp:docPr id="828532256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002750587" name="Picture"/>
+                                <pic:cNvPr id="828532256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725169012" name="Picture">
+                  <wp:docPr id="237516108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725169012" name="Picture"/>
+                          <pic:cNvPr id="237516108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006530384" name="Picture">
+                  <wp:docPr id="720589342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006530384" name="Picture"/>
+                          <pic:cNvPr id="720589342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784493240" name="Picture">
+                  <wp:docPr id="1226432381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784493240" name="Picture"/>
+                          <pic:cNvPr id="1226432381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156918293" name="Picture">
+                  <wp:docPr id="1361607624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156918293" name="Picture"/>
+                          <pic:cNvPr id="1361607624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221179891" name="Picture">
+                  <wp:docPr id="503554913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221179891" name="Picture"/>
+                          <pic:cNvPr id="503554913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77539971" name="Picture">
+                  <wp:docPr id="674853870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77539971" name="Picture"/>
+                          <pic:cNvPr id="674853870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242514460" name="Picture">
+                        <wp:docPr id="1581400043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242514460" name="Picture"/>
+                                <pic:cNvPr id="1581400043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236629896" name="Picture">
+                        <wp:docPr id="303521662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236629896" name="Picture"/>
+                                <pic:cNvPr id="303521662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20366,57 +20366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989680455" name="Picture">
+                  <wp:docPr id="433008544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989680455" name="Picture"/>
+                          <pic:cNvPr id="433008544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20455,57 +20455,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594549285" name="Picture">
+                  <wp:docPr id="574347101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594549285" name="Picture"/>
+                          <pic:cNvPr id="574347101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21099,57 +21099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79128227" name="Picture">
+                  <wp:docPr id="184520907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79128227" name="Picture"/>
+                          <pic:cNvPr id="184520907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22097,57 +22097,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556145063" name="Picture">
+                  <wp:docPr id="942388573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556145063" name="Picture"/>
+                          <pic:cNvPr id="942388573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22200,57 +22200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777367145" name="Picture">
+                  <wp:docPr id="1264621599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777367145" name="Picture"/>
+                          <pic:cNvPr id="1264621599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23581,57 +23581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749241422" name="Picture">
+                  <wp:docPr id="701500939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749241422" name="Picture"/>
+                          <pic:cNvPr id="701500939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24743,57 +24743,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565484054" name="Picture">
+                        <wp:docPr id="1066876193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565484054" name="Picture"/>
+                                <pic:cNvPr id="1066876193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25718,57 +25718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393491773" name="Picture">
+                        <wp:docPr id="662480901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393491773" name="Picture"/>
+                                <pic:cNvPr id="662480901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27107,57 +27107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303397359" name="Picture">
+                  <wp:docPr id="553973758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303397359" name="Picture"/>
+                          <pic:cNvPr id="553973758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27196,57 +27196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106034172" name="Picture">
+                  <wp:docPr id="1100920316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106034172" name="Picture"/>
+                          <pic:cNvPr id="1100920316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27840,57 +27840,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408545062" name="Picture">
+                  <wp:docPr id="547390204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408545062" name="Picture"/>
+                          <pic:cNvPr id="547390204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28838,57 +28838,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943302996" name="Picture">
+                  <wp:docPr id="1743486153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943302996" name="Picture"/>
+                          <pic:cNvPr id="1743486153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28941,57 +28941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705676881" name="Picture">
+                  <wp:docPr id="636689318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705676881" name="Picture"/>
+                          <pic:cNvPr id="636689318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30318,57 +30318,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306165642" name="Picture">
+                  <wp:docPr id="1275102271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306165642" name="Picture"/>
+                          <pic:cNvPr id="1275102271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31461,57 +31461,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600332770" name="Picture">
+                        <wp:docPr id="1545353585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600332770" name="Picture"/>
+                                <pic:cNvPr id="1545353585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32822,57 +32822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285831158" name="Picture">
+                  <wp:docPr id="343244721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285831158" name="Picture"/>
+                          <pic:cNvPr id="343244721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32911,57 +32911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538854723" name="Picture">
+                  <wp:docPr id="2043324181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538854723" name="Picture"/>
+                          <pic:cNvPr id="2043324181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33555,57 +33555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148554713" name="Picture">
+                  <wp:docPr id="1933675762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148554713" name="Picture"/>
+                          <pic:cNvPr id="1933675762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34553,57 +34553,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151531086" name="Picture">
+                  <wp:docPr id="864283035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151531086" name="Picture"/>
+                          <pic:cNvPr id="864283035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34656,57 +34656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464381640" name="Picture">
+                  <wp:docPr id="276427903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464381640" name="Picture"/>
+                          <pic:cNvPr id="276427903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36033,57 +36033,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905024282" name="Picture">
+                  <wp:docPr id="1863089604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905024282" name="Picture"/>
+                          <pic:cNvPr id="1863089604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37176,57 +37176,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1185971603" name="Picture">
+                        <wp:docPr id="2000091375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1185971603" name="Picture"/>
+                                <pic:cNvPr id="2000091375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38534,57 +38534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137018140" name="Picture">
+                  <wp:docPr id="2069383568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137018140" name="Picture"/>
+                          <pic:cNvPr id="2069383568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38623,57 +38623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267491010" name="Picture">
+                  <wp:docPr id="111045547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267491010" name="Picture"/>
+                          <pic:cNvPr id="111045547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39246,57 +39246,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783810636" name="Picture">
+                  <wp:docPr id="387214385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783810636" name="Picture"/>
+                          <pic:cNvPr id="387214385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40163,57 +40163,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915553183" name="Picture">
+                  <wp:docPr id="1347945814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915553183" name="Picture"/>
+                          <pic:cNvPr id="1347945814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40266,57 +40266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218640175" name="Picture">
+                  <wp:docPr id="1087655011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218640175" name="Picture"/>
+                          <pic:cNvPr id="1087655011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41589,57 +41589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166067740" name="Picture">
+                  <wp:docPr id="1293951385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166067740" name="Picture"/>
+                          <pic:cNvPr id="1293951385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42224,57 +42224,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456539022" name="Picture">
+                  <wp:docPr id="804637450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456539022" name="Picture"/>
+                          <pic:cNvPr id="804637450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42295,57 +42295,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657141878" name="Picture">
+                  <wp:docPr id="1270589229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657141878" name="Picture"/>
+                          <pic:cNvPr id="1270589229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42709,57 +42709,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003371161" name="Picture">
+                  <wp:docPr id="1884923247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003371161" name="Picture"/>
+                          <pic:cNvPr id="1884923247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>