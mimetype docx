--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281386393" name="Picture">
+                  <wp:docPr id="1731029602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281386393" name="Picture"/>
+                          <pic:cNvPr id="1731029602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592584880" name="Picture">
+                  <wp:docPr id="1748737481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592584880" name="Picture"/>
+                          <pic:cNvPr id="1748737481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="41841704" name="Picture">
+                        <wp:docPr id="910559004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="41841704" name="Picture"/>
+                                <pic:cNvPr id="910559004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72034830" name="Picture">
+                  <wp:docPr id="868854586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72034830" name="Picture"/>
+                          <pic:cNvPr id="868854586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265258525" name="Picture">
+                  <wp:docPr id="2135629545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265258525" name="Picture"/>
+                          <pic:cNvPr id="2135629545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733830810" name="Picture">
+                  <wp:docPr id="133810921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733830810" name="Picture"/>
+                          <pic:cNvPr id="133810921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476055142" name="Picture">
+                  <wp:docPr id="687063193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476055142" name="Picture"/>
+                          <pic:cNvPr id="687063193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165577174" name="Picture">
+                  <wp:docPr id="1154660120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165577174" name="Picture"/>
+                          <pic:cNvPr id="1154660120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035494031" name="Picture">
+                        <wp:docPr id="179592085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035494031" name="Picture"/>
+                                <pic:cNvPr id="179592085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079016383" name="Picture">
+                        <wp:docPr id="1722033428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079016383" name="Picture"/>
+                                <pic:cNvPr id="1722033428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1066601929" name="Picture">
+                        <wp:docPr id="1534078053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1066601929" name="Picture"/>
+                                <pic:cNvPr id="1534078053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17964714" name="Picture">
+                        <wp:docPr id="836304350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17964714" name="Picture"/>
+                                <pic:cNvPr id="836304350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359902582" name="Picture">
+                        <wp:docPr id="1404474238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359902582" name="Picture"/>
+                                <pic:cNvPr id="1404474238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1578736104" name="Picture">
+                        <wp:docPr id="889997507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1578736104" name="Picture"/>
+                                <pic:cNvPr id="889997507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784551231" name="Picture">
+                        <wp:docPr id="995189018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784551231" name="Picture"/>
+                                <pic:cNvPr id="995189018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313052827" name="Picture">
+                        <wp:docPr id="2016370454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313052827" name="Picture"/>
+                                <pic:cNvPr id="2016370454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601514962" name="Picture">
+                        <wp:docPr id="389959314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601514962" name="Picture"/>
+                                <pic:cNvPr id="389959314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735036821" name="Picture">
+                        <wp:docPr id="945181970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735036821" name="Picture"/>
+                                <pic:cNvPr id="945181970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="703500453" name="Picture">
+                        <wp:docPr id="1405283176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="703500453" name="Picture"/>
+                                <pic:cNvPr id="1405283176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491256969" name="Picture">
+                        <wp:docPr id="502407411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491256969" name="Picture"/>
+                                <pic:cNvPr id="502407411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365841075" name="Picture">
+                        <wp:docPr id="261186285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365841075" name="Picture"/>
+                                <pic:cNvPr id="261186285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557929422" name="Picture">
+                        <wp:docPr id="280782077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557929422" name="Picture"/>
+                                <pic:cNvPr id="280782077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1187456943" name="Picture">
+                        <wp:docPr id="597632646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1187456943" name="Picture"/>
+                                <pic:cNvPr id="597632646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975949385" name="Picture">
+                  <wp:docPr id="1412747943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975949385" name="Picture"/>
+                          <pic:cNvPr id="1412747943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158108978" name="Picture">
+                  <wp:docPr id="781428189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158108978" name="Picture"/>
+                          <pic:cNvPr id="781428189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695753623" name="Picture">
+                  <wp:docPr id="214994383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695753623" name="Picture"/>
+                          <pic:cNvPr id="214994383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197495066" name="Picture">
+                  <wp:docPr id="1970431931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197495066" name="Picture"/>
+                          <pic:cNvPr id="1970431931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297469967" name="Picture">
+                  <wp:docPr id="2034841600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297469967" name="Picture"/>
+                          <pic:cNvPr id="2034841600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90712338" name="Picture">
+                  <wp:docPr id="1991927594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90712338" name="Picture"/>
+                          <pic:cNvPr id="1991927594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183454240" name="Picture">
+                        <wp:docPr id="1064283533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183454240" name="Picture"/>
+                                <pic:cNvPr id="1064283533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778673277" name="Picture">
+                  <wp:docPr id="796759655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778673277" name="Picture"/>
+                          <pic:cNvPr id="796759655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424752397" name="Picture">
+                  <wp:docPr id="552941460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424752397" name="Picture"/>
+                          <pic:cNvPr id="552941460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763689037" name="Picture">
+                  <wp:docPr id="1647637954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763689037" name="Picture"/>
+                          <pic:cNvPr id="1647637954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566164188" name="Picture">
+                  <wp:docPr id="1465122963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566164188" name="Picture"/>
+                          <pic:cNvPr id="1465122963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355592856" name="Picture">
+                  <wp:docPr id="1702366945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355592856" name="Picture"/>
+                          <pic:cNvPr id="1702366945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176318945" name="Picture">
+                  <wp:docPr id="577010253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176318945" name="Picture"/>
+                          <pic:cNvPr id="577010253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="347660253" name="Picture">
+                        <wp:docPr id="707429047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="347660253" name="Picture"/>
+                                <pic:cNvPr id="707429047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986463441" name="Picture">
+                        <wp:docPr id="968352384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986463441" name="Picture"/>
+                                <pic:cNvPr id="968352384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759009378" name="Picture">
+                  <wp:docPr id="1207361595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759009378" name="Picture"/>
+                          <pic:cNvPr id="1207361595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421592889" name="Picture">
+                  <wp:docPr id="715676966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421592889" name="Picture"/>
+                          <pic:cNvPr id="715676966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831974493" name="Picture">
+                  <wp:docPr id="1899983626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831974493" name="Picture"/>
+                          <pic:cNvPr id="1899983626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101097614" name="Picture">
+                  <wp:docPr id="1128786016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101097614" name="Picture"/>
+                          <pic:cNvPr id="1128786016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673696515" name="Picture">
+                  <wp:docPr id="1306169010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673696515" name="Picture"/>
+                          <pic:cNvPr id="1306169010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377979712" name="Picture">
+                  <wp:docPr id="1378904072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377979712" name="Picture"/>
+                          <pic:cNvPr id="1378904072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1442756677" name="Picture">
+                        <wp:docPr id="871871447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1442756677" name="Picture"/>
+                                <pic:cNvPr id="871871447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135538745" name="Picture">
+                  <wp:docPr id="1658252681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135538745" name="Picture"/>
+                          <pic:cNvPr id="1658252681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247204541" name="Picture">
+                  <wp:docPr id="531770338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247204541" name="Picture"/>
+                          <pic:cNvPr id="531770338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695381925" name="Picture">
+                  <wp:docPr id="610803235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695381925" name="Picture"/>
+                          <pic:cNvPr id="610803235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557567021" name="Picture">
+                  <wp:docPr id="1147341834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557567021" name="Picture"/>
+                          <pic:cNvPr id="1147341834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163151677" name="Picture">
+                  <wp:docPr id="806530857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163151677" name="Picture"/>
+                          <pic:cNvPr id="806530857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369599040" name="Picture">
+                  <wp:docPr id="898902156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369599040" name="Picture"/>
+                          <pic:cNvPr id="898902156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646780199" name="Picture">
+                        <wp:docPr id="344291699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646780199" name="Picture"/>
+                                <pic:cNvPr id="344291699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234789505" name="Picture">
+                  <wp:docPr id="12706599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234789505" name="Picture"/>
+                          <pic:cNvPr id="12706599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911931055" name="Picture">
+                  <wp:docPr id="1170840813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911931055" name="Picture"/>
+                          <pic:cNvPr id="1170840813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787806594" name="Picture">
+                  <wp:docPr id="1757919196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787806594" name="Picture"/>
+                          <pic:cNvPr id="1757919196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416763701" name="Picture">
+                  <wp:docPr id="1662111876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416763701" name="Picture"/>
+                          <pic:cNvPr id="1662111876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322898722" name="Picture">
+                  <wp:docPr id="134158896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322898722" name="Picture"/>
+                          <pic:cNvPr id="134158896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982439953" name="Picture">
+                  <wp:docPr id="1418417743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982439953" name="Picture"/>
+                          <pic:cNvPr id="1418417743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359196793" name="Picture">
+                  <wp:docPr id="735770740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359196793" name="Picture"/>
+                          <pic:cNvPr id="735770740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048915254" name="Picture">
+                  <wp:docPr id="2054266883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048915254" name="Picture"/>
+                          <pic:cNvPr id="2054266883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970219093" name="Picture">
+                  <wp:docPr id="1533072938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970219093" name="Picture"/>
+                          <pic:cNvPr id="1533072938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>