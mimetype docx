--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731029602" name="Picture">
+                  <wp:docPr id="1583193421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731029602" name="Picture"/>
+                          <pic:cNvPr id="1583193421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748737481" name="Picture">
+                  <wp:docPr id="1606410529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748737481" name="Picture"/>
+                          <pic:cNvPr id="1606410529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910559004" name="Picture">
+                        <wp:docPr id="273010008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910559004" name="Picture"/>
+                                <pic:cNvPr id="273010008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868854586" name="Picture">
+                  <wp:docPr id="968440901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868854586" name="Picture"/>
+                          <pic:cNvPr id="968440901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135629545" name="Picture">
+                  <wp:docPr id="1987048334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135629545" name="Picture"/>
+                          <pic:cNvPr id="1987048334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133810921" name="Picture">
+                  <wp:docPr id="270346607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133810921" name="Picture"/>
+                          <pic:cNvPr id="270346607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687063193" name="Picture">
+                  <wp:docPr id="1378172201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687063193" name="Picture"/>
+                          <pic:cNvPr id="1378172201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154660120" name="Picture">
+                  <wp:docPr id="575874305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154660120" name="Picture"/>
+                          <pic:cNvPr id="575874305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179592085" name="Picture">
+                        <wp:docPr id="701400561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179592085" name="Picture"/>
+                                <pic:cNvPr id="701400561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722033428" name="Picture">
+                        <wp:docPr id="267877604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722033428" name="Picture"/>
+                                <pic:cNvPr id="267877604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534078053" name="Picture">
+                        <wp:docPr id="1958125038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534078053" name="Picture"/>
+                                <pic:cNvPr id="1958125038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836304350" name="Picture">
+                        <wp:docPr id="662469425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836304350" name="Picture"/>
+                                <pic:cNvPr id="662469425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1404474238" name="Picture">
+                        <wp:docPr id="1042031770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1404474238" name="Picture"/>
+                                <pic:cNvPr id="1042031770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889997507" name="Picture">
+                        <wp:docPr id="2042306273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889997507" name="Picture"/>
+                                <pic:cNvPr id="2042306273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995189018" name="Picture">
+                        <wp:docPr id="2068746046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995189018" name="Picture"/>
+                                <pic:cNvPr id="2068746046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016370454" name="Picture">
+                        <wp:docPr id="1211520467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016370454" name="Picture"/>
+                                <pic:cNvPr id="1211520467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389959314" name="Picture">
+                        <wp:docPr id="235531596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389959314" name="Picture"/>
+                                <pic:cNvPr id="235531596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945181970" name="Picture">
+                        <wp:docPr id="556324103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945181970" name="Picture"/>
+                                <pic:cNvPr id="556324103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405283176" name="Picture">
+                        <wp:docPr id="1062066695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405283176" name="Picture"/>
+                                <pic:cNvPr id="1062066695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502407411" name="Picture">
+                        <wp:docPr id="86831005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502407411" name="Picture"/>
+                                <pic:cNvPr id="86831005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261186285" name="Picture">
+                        <wp:docPr id="1140673257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261186285" name="Picture"/>
+                                <pic:cNvPr id="1140673257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="280782077" name="Picture">
+                        <wp:docPr id="366790770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="280782077" name="Picture"/>
+                                <pic:cNvPr id="366790770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597632646" name="Picture">
+                        <wp:docPr id="1482256883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597632646" name="Picture"/>
+                                <pic:cNvPr id="1482256883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412747943" name="Picture">
+                  <wp:docPr id="1029239797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412747943" name="Picture"/>
+                          <pic:cNvPr id="1029239797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781428189" name="Picture">
+                  <wp:docPr id="879547946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781428189" name="Picture"/>
+                          <pic:cNvPr id="879547946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214994383" name="Picture">
+                  <wp:docPr id="380803679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214994383" name="Picture"/>
+                          <pic:cNvPr id="380803679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970431931" name="Picture">
+                  <wp:docPr id="1171696996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970431931" name="Picture"/>
+                          <pic:cNvPr id="1171696996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034841600" name="Picture">
+                  <wp:docPr id="88773927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034841600" name="Picture"/>
+                          <pic:cNvPr id="88773927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991927594" name="Picture">
+                  <wp:docPr id="602583488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991927594" name="Picture"/>
+                          <pic:cNvPr id="602583488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064283533" name="Picture">
+                        <wp:docPr id="1354038414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064283533" name="Picture"/>
+                                <pic:cNvPr id="1354038414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796759655" name="Picture">
+                  <wp:docPr id="807571836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796759655" name="Picture"/>
+                          <pic:cNvPr id="807571836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552941460" name="Picture">
+                  <wp:docPr id="1012235675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552941460" name="Picture"/>
+                          <pic:cNvPr id="1012235675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647637954" name="Picture">
+                  <wp:docPr id="1274193427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647637954" name="Picture"/>
+                          <pic:cNvPr id="1274193427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465122963" name="Picture">
+                  <wp:docPr id="921732674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465122963" name="Picture"/>
+                          <pic:cNvPr id="921732674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702366945" name="Picture">
+                  <wp:docPr id="941906972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702366945" name="Picture"/>
+                          <pic:cNvPr id="941906972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577010253" name="Picture">
+                  <wp:docPr id="1023416458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577010253" name="Picture"/>
+                          <pic:cNvPr id="1023416458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="707429047" name="Picture">
+                        <wp:docPr id="312051667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="707429047" name="Picture"/>
+                                <pic:cNvPr id="312051667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="968352384" name="Picture">
+                        <wp:docPr id="865737995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="968352384" name="Picture"/>
+                                <pic:cNvPr id="865737995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207361595" name="Picture">
+                  <wp:docPr id="1835250612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207361595" name="Picture"/>
+                          <pic:cNvPr id="1835250612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715676966" name="Picture">
+                  <wp:docPr id="214070664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715676966" name="Picture"/>
+                          <pic:cNvPr id="214070664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899983626" name="Picture">
+                  <wp:docPr id="127099339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899983626" name="Picture"/>
+                          <pic:cNvPr id="127099339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128786016" name="Picture">
+                  <wp:docPr id="1631295111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128786016" name="Picture"/>
+                          <pic:cNvPr id="1631295111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306169010" name="Picture">
+                  <wp:docPr id="21001994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306169010" name="Picture"/>
+                          <pic:cNvPr id="21001994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378904072" name="Picture">
+                  <wp:docPr id="146530198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378904072" name="Picture"/>
+                          <pic:cNvPr id="146530198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871871447" name="Picture">
+                        <wp:docPr id="1254396889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871871447" name="Picture"/>
+                                <pic:cNvPr id="1254396889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658252681" name="Picture">
+                  <wp:docPr id="475374200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658252681" name="Picture"/>
+                          <pic:cNvPr id="475374200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531770338" name="Picture">
+                  <wp:docPr id="505089087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531770338" name="Picture"/>
+                          <pic:cNvPr id="505089087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610803235" name="Picture">
+                  <wp:docPr id="1419481561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610803235" name="Picture"/>
+                          <pic:cNvPr id="1419481561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147341834" name="Picture">
+                  <wp:docPr id="54941862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147341834" name="Picture"/>
+                          <pic:cNvPr id="54941862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806530857" name="Picture">
+                  <wp:docPr id="801816902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806530857" name="Picture"/>
+                          <pic:cNvPr id="801816902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898902156" name="Picture">
+                  <wp:docPr id="1022825874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898902156" name="Picture"/>
+                          <pic:cNvPr id="1022825874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344291699" name="Picture">
+                        <wp:docPr id="85171698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344291699" name="Picture"/>
+                                <pic:cNvPr id="85171698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12706599" name="Picture">
+                  <wp:docPr id="30163783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12706599" name="Picture"/>
+                          <pic:cNvPr id="30163783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170840813" name="Picture">
+                  <wp:docPr id="900430654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170840813" name="Picture"/>
+                          <pic:cNvPr id="900430654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757919196" name="Picture">
+                  <wp:docPr id="1070415456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757919196" name="Picture"/>
+                          <pic:cNvPr id="1070415456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662111876" name="Picture">
+                  <wp:docPr id="501389700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662111876" name="Picture"/>
+                          <pic:cNvPr id="501389700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134158896" name="Picture">
+                  <wp:docPr id="621453841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134158896" name="Picture"/>
+                          <pic:cNvPr id="621453841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418417743" name="Picture">
+                  <wp:docPr id="425970270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418417743" name="Picture"/>
+                          <pic:cNvPr id="425970270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735770740" name="Picture">
+                  <wp:docPr id="1762257225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735770740" name="Picture"/>
+                          <pic:cNvPr id="1762257225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054266883" name="Picture">
+                  <wp:docPr id="753765564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054266883" name="Picture"/>
+                          <pic:cNvPr id="753765564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533072938" name="Picture">
+                  <wp:docPr id="193391435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533072938" name="Picture"/>
+                          <pic:cNvPr id="193391435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>