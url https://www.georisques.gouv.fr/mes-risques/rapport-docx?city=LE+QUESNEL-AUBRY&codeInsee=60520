--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901606276" name="Picture">
+                  <wp:docPr id="2003630880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901606276" name="Picture"/>
+                          <pic:cNvPr id="2003630880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736608732" name="Picture">
+                  <wp:docPr id="2097067919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736608732" name="Picture"/>
+                          <pic:cNvPr id="2097067919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982846836" name="Picture">
+                        <wp:docPr id="505769262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982846836" name="Picture"/>
+                                <pic:cNvPr id="505769262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205373743" name="Picture">
+                  <wp:docPr id="1777430269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205373743" name="Picture"/>
+                          <pic:cNvPr id="1777430269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124087329" name="Picture">
+                  <wp:docPr id="1968625581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124087329" name="Picture"/>
+                          <pic:cNvPr id="1968625581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676768952" name="Picture">
+                  <wp:docPr id="935804490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676768952" name="Picture"/>
+                          <pic:cNvPr id="935804490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332444661" name="Picture">
+                  <wp:docPr id="1583847161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332444661" name="Picture"/>
+                          <pic:cNvPr id="1583847161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029693292" name="Picture">
+                  <wp:docPr id="1155249661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029693292" name="Picture"/>
+                          <pic:cNvPr id="1155249661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977756711" name="Picture">
+                        <wp:docPr id="494840252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977756711" name="Picture"/>
+                                <pic:cNvPr id="494840252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967993029" name="Picture">
+                        <wp:docPr id="1947075945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967993029" name="Picture"/>
+                                <pic:cNvPr id="1947075945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124470267" name="Picture">
+                        <wp:docPr id="700054654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124470267" name="Picture"/>
+                                <pic:cNvPr id="700054654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550891115" name="Picture">
+                        <wp:docPr id="16799076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550891115" name="Picture"/>
+                                <pic:cNvPr id="16799076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405722986" name="Picture">
+                        <wp:docPr id="37389511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405722986" name="Picture"/>
+                                <pic:cNvPr id="37389511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132192298" name="Picture">
+                        <wp:docPr id="996273528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132192298" name="Picture"/>
+                                <pic:cNvPr id="996273528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126628046" name="Picture">
+                        <wp:docPr id="2117067164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126628046" name="Picture"/>
+                                <pic:cNvPr id="2117067164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="340804822" name="Picture">
+                        <wp:docPr id="1974791226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="340804822" name="Picture"/>
+                                <pic:cNvPr id="1974791226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838285951" name="Picture">
+                        <wp:docPr id="1023980710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838285951" name="Picture"/>
+                                <pic:cNvPr id="1023980710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930533868" name="Picture">
+                        <wp:docPr id="1087137962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930533868" name="Picture"/>
+                                <pic:cNvPr id="1087137962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="825948746" name="Picture">
+                        <wp:docPr id="1487966467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="825948746" name="Picture"/>
+                                <pic:cNvPr id="1487966467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653264131" name="Picture">
+                        <wp:docPr id="1044850457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653264131" name="Picture"/>
+                                <pic:cNvPr id="1044850457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917340576" name="Picture">
+                        <wp:docPr id="681015734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917340576" name="Picture"/>
+                                <pic:cNvPr id="681015734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1191177328" name="Picture">
+                        <wp:docPr id="1661016209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1191177328" name="Picture"/>
+                                <pic:cNvPr id="1661016209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848083864" name="Picture">
+                        <wp:docPr id="837937383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848083864" name="Picture"/>
+                                <pic:cNvPr id="837937383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897395405" name="Picture">
+                  <wp:docPr id="479416773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897395405" name="Picture"/>
+                          <pic:cNvPr id="479416773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406758299" name="Picture">
+                  <wp:docPr id="1040400663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406758299" name="Picture"/>
+                          <pic:cNvPr id="1040400663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595320794" name="Picture">
+                  <wp:docPr id="1210146296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595320794" name="Picture"/>
+                          <pic:cNvPr id="1210146296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225771947" name="Picture">
+                  <wp:docPr id="1096378546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225771947" name="Picture"/>
+                          <pic:cNvPr id="1096378546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244134451" name="Picture">
+                  <wp:docPr id="607795501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244134451" name="Picture"/>
+                          <pic:cNvPr id="607795501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538460270" name="Picture">
+                  <wp:docPr id="681050553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538460270" name="Picture"/>
+                          <pic:cNvPr id="681050553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366137667" name="Picture">
+                        <wp:docPr id="300549294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366137667" name="Picture"/>
+                                <pic:cNvPr id="300549294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052816239" name="Picture">
+                  <wp:docPr id="329158581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052816239" name="Picture"/>
+                          <pic:cNvPr id="329158581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687788704" name="Picture">
+                  <wp:docPr id="1489306705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687788704" name="Picture"/>
+                          <pic:cNvPr id="1489306705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494463731" name="Picture">
+                  <wp:docPr id="424387731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494463731" name="Picture"/>
+                          <pic:cNvPr id="424387731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915363861" name="Picture">
+                  <wp:docPr id="1535851233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915363861" name="Picture"/>
+                          <pic:cNvPr id="1535851233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711531268" name="Picture">
+                  <wp:docPr id="343378028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711531268" name="Picture"/>
+                          <pic:cNvPr id="343378028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168960535" name="Picture">
+                  <wp:docPr id="271330166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168960535" name="Picture"/>
+                          <pic:cNvPr id="271330166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366156471" name="Picture">
+                        <wp:docPr id="1725322143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366156471" name="Picture"/>
+                                <pic:cNvPr id="1725322143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185481300" name="Picture">
+                  <wp:docPr id="1384216714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185481300" name="Picture"/>
+                          <pic:cNvPr id="1384216714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37605247" name="Picture">
+                  <wp:docPr id="570626987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37605247" name="Picture"/>
+                          <pic:cNvPr id="570626987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95362505" name="Picture">
+                  <wp:docPr id="1898567577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95362505" name="Picture"/>
+                          <pic:cNvPr id="1898567577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997414391" name="Picture">
+                  <wp:docPr id="925408193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997414391" name="Picture"/>
+                          <pic:cNvPr id="925408193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971534448" name="Picture">
+                  <wp:docPr id="1151485013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971534448" name="Picture"/>
+                          <pic:cNvPr id="1151485013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342330822" name="Picture">
+                  <wp:docPr id="568092594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342330822" name="Picture"/>
+                          <pic:cNvPr id="568092594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590400999" name="Picture">
+                  <wp:docPr id="4192479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590400999" name="Picture"/>
+                          <pic:cNvPr id="4192479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632502304" name="Picture">
+                  <wp:docPr id="1109192349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632502304" name="Picture"/>
+                          <pic:cNvPr id="1109192349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440467369" name="Picture">
+                  <wp:docPr id="1699220065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440467369" name="Picture"/>
+                          <pic:cNvPr id="1699220065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683986391" name="Picture">
+                  <wp:docPr id="610734549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683986391" name="Picture"/>
+                          <pic:cNvPr id="610734549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279426295" name="Picture">
+                  <wp:docPr id="74762190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279426295" name="Picture"/>
+                          <pic:cNvPr id="74762190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98350298" name="Picture">
+                  <wp:docPr id="691712621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98350298" name="Picture"/>
+                          <pic:cNvPr id="691712621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993308610" name="Picture">
+                        <wp:docPr id="107378295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993308610" name="Picture"/>
+                                <pic:cNvPr id="107378295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538176538" name="Picture">
+                  <wp:docPr id="2050168076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538176538" name="Picture"/>
+                          <pic:cNvPr id="2050168076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927917688" name="Picture">
+                  <wp:docPr id="1672072107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927917688" name="Picture"/>
+                          <pic:cNvPr id="1672072107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334434670" name="Picture">
+                  <wp:docPr id="144181576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334434670" name="Picture"/>
+                          <pic:cNvPr id="144181576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524844044" name="Picture">
+                  <wp:docPr id="1205362703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524844044" name="Picture"/>
+                          <pic:cNvPr id="1205362703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909968326" name="Picture">
+                  <wp:docPr id="192156110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909968326" name="Picture"/>
+                          <pic:cNvPr id="192156110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437528237" name="Picture">
+                  <wp:docPr id="1901088726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437528237" name="Picture"/>
+                          <pic:cNvPr id="1901088726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576630898" name="Picture">
+                        <wp:docPr id="1844483761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576630898" name="Picture"/>
+                                <pic:cNvPr id="1844483761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763563096" name="Picture">
+                  <wp:docPr id="1879514861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763563096" name="Picture"/>
+                          <pic:cNvPr id="1879514861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071505435" name="Picture">
+                  <wp:docPr id="377748732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071505435" name="Picture"/>
+                          <pic:cNvPr id="377748732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424066342" name="Picture">
+                  <wp:docPr id="2064416725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424066342" name="Picture"/>
+                          <pic:cNvPr id="2064416725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44414,57 +44414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707215924" name="Picture">
+                  <wp:docPr id="1856589002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707215924" name="Picture"/>
+                          <pic:cNvPr id="1856589002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44485,57 +44485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532250853" name="Picture">
+                  <wp:docPr id="1740913151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532250853" name="Picture"/>
+                          <pic:cNvPr id="1740913151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44899,57 +44899,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010604324" name="Picture">
+                  <wp:docPr id="2133725189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010604324" name="Picture"/>
+                          <pic:cNvPr id="2133725189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>