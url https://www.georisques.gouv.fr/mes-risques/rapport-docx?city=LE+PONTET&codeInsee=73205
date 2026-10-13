--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466955301" name="Picture">
+                  <wp:docPr id="248946574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466955301" name="Picture"/>
+                          <pic:cNvPr id="248946574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090684192" name="Picture">
+                  <wp:docPr id="678196399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090684192" name="Picture"/>
+                          <pic:cNvPr id="678196399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948662240" name="Picture">
+                        <wp:docPr id="2104305714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948662240" name="Picture"/>
+                                <pic:cNvPr id="2104305714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279682375" name="Picture">
+                  <wp:docPr id="407953537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279682375" name="Picture"/>
+                          <pic:cNvPr id="407953537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254408445" name="Picture">
+                  <wp:docPr id="534912432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254408445" name="Picture"/>
+                          <pic:cNvPr id="534912432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119847688" name="Picture">
+                  <wp:docPr id="411570715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119847688" name="Picture"/>
+                          <pic:cNvPr id="411570715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197606271" name="Picture">
+                  <wp:docPr id="1551467692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197606271" name="Picture"/>
+                          <pic:cNvPr id="1551467692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838428430" name="Picture">
+                  <wp:docPr id="384958841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838428430" name="Picture"/>
+                          <pic:cNvPr id="384958841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961851734" name="Picture">
+                        <wp:docPr id="1248878517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961851734" name="Picture"/>
+                                <pic:cNvPr id="1248878517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232930227" name="Picture">
+                        <wp:docPr id="135023233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232930227" name="Picture"/>
+                                <pic:cNvPr id="135023233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="707661829" name="Picture">
+                        <wp:docPr id="792445854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="707661829" name="Picture"/>
+                                <pic:cNvPr id="792445854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373826420" name="Picture">
+                        <wp:docPr id="1765203928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373826420" name="Picture"/>
+                                <pic:cNvPr id="1765203928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900007168" name="Picture">
+                        <wp:docPr id="1713542531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900007168" name="Picture"/>
+                                <pic:cNvPr id="1713542531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="252461867" name="Picture">
+                        <wp:docPr id="226198592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="252461867" name="Picture"/>
+                                <pic:cNvPr id="226198592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308361576" name="Picture">
+                        <wp:docPr id="23909107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308361576" name="Picture"/>
+                                <pic:cNvPr id="23909107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827786372" name="Picture">
+                        <wp:docPr id="1471161386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827786372" name="Picture"/>
+                                <pic:cNvPr id="1471161386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="522810402" name="Picture">
+                        <wp:docPr id="1856171319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="522810402" name="Picture"/>
+                                <pic:cNvPr id="1856171319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425030637" name="Picture">
+                        <wp:docPr id="783386664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425030637" name="Picture"/>
+                                <pic:cNvPr id="783386664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868449942" name="Picture">
+                        <wp:docPr id="485833678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868449942" name="Picture"/>
+                                <pic:cNvPr id="485833678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738653401" name="Picture">
+                        <wp:docPr id="1800868821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738653401" name="Picture"/>
+                                <pic:cNvPr id="1800868821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394216273" name="Picture">
+                        <wp:docPr id="378290278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394216273" name="Picture"/>
+                                <pic:cNvPr id="378290278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134824164" name="Picture">
+                        <wp:docPr id="1658497268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134824164" name="Picture"/>
+                                <pic:cNvPr id="1658497268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208789282" name="Picture">
+                        <wp:docPr id="1862576061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208789282" name="Picture"/>
+                                <pic:cNvPr id="1862576061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297331392" name="Picture">
+                  <wp:docPr id="2105388047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297331392" name="Picture"/>
+                          <pic:cNvPr id="2105388047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118369647" name="Picture">
+                  <wp:docPr id="485448359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118369647" name="Picture"/>
+                          <pic:cNvPr id="485448359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846217872" name="Picture">
+                  <wp:docPr id="1562391822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846217872" name="Picture"/>
+                          <pic:cNvPr id="1562391822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960471558" name="Picture">
+                  <wp:docPr id="976953284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960471558" name="Picture"/>
+                          <pic:cNvPr id="976953284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870329979" name="Picture">
+                  <wp:docPr id="282598291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870329979" name="Picture"/>
+                          <pic:cNvPr id="282598291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165004066" name="Picture">
+                  <wp:docPr id="1496499105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165004066" name="Picture"/>
+                          <pic:cNvPr id="1496499105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957038475" name="Picture">
+                        <wp:docPr id="1391555771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957038475" name="Picture"/>
+                                <pic:cNvPr id="1391555771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185950031" name="Picture">
+                  <wp:docPr id="438706079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185950031" name="Picture"/>
+                          <pic:cNvPr id="438706079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787952960" name="Picture">
+                  <wp:docPr id="2065201457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787952960" name="Picture"/>
+                          <pic:cNvPr id="2065201457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323343986" name="Picture">
+                  <wp:docPr id="580230725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323343986" name="Picture"/>
+                          <pic:cNvPr id="580230725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094525177" name="Picture">
+                  <wp:docPr id="1231321376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094525177" name="Picture"/>
+                          <pic:cNvPr id="1231321376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151535061" name="Picture">
+                  <wp:docPr id="891173334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151535061" name="Picture"/>
+                          <pic:cNvPr id="891173334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642261370" name="Picture">
+                  <wp:docPr id="90367178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642261370" name="Picture"/>
+                          <pic:cNvPr id="90367178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="533777582" name="Picture">
+                        <wp:docPr id="2104368751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="533777582" name="Picture"/>
+                                <pic:cNvPr id="2104368751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1958102084" name="Picture">
+                        <wp:docPr id="1919675877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1958102084" name="Picture"/>
+                                <pic:cNvPr id="1919675877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25743,57 +25743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498082850" name="Picture">
+                  <wp:docPr id="1494936684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498082850" name="Picture"/>
+                          <pic:cNvPr id="1494936684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25832,57 +25832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521667883" name="Picture">
+                  <wp:docPr id="1949509231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521667883" name="Picture"/>
+                          <pic:cNvPr id="1949509231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26485,57 +26485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547602763" name="Picture">
+                  <wp:docPr id="1403651672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547602763" name="Picture"/>
+                          <pic:cNvPr id="1403651672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27510,57 +27510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67258978" name="Picture">
+                  <wp:docPr id="739454207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67258978" name="Picture"/>
+                          <pic:cNvPr id="739454207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564339019" name="Picture">
+                  <wp:docPr id="2136272545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564339019" name="Picture"/>
+                          <pic:cNvPr id="2136272545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28942,57 +28942,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36164373" name="Picture">
+                  <wp:docPr id="2108454128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36164373" name="Picture"/>
+                          <pic:cNvPr id="2108454128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30585,57 +30585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2071950911" name="Picture">
+                        <wp:docPr id="117767599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2071950911" name="Picture"/>
+                                <pic:cNvPr id="117767599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32439,57 +32439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71035974" name="Picture">
+                  <wp:docPr id="487150969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71035974" name="Picture"/>
+                          <pic:cNvPr id="487150969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32528,57 +32528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122013547" name="Picture">
+                  <wp:docPr id="1813126207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122013547" name="Picture"/>
+                          <pic:cNvPr id="1813126207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33172,57 +33172,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643701930" name="Picture">
+                  <wp:docPr id="742707742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643701930" name="Picture"/>
+                          <pic:cNvPr id="742707742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34170,57 +34170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722048625" name="Picture">
+                  <wp:docPr id="1276704253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722048625" name="Picture"/>
+                          <pic:cNvPr id="1276704253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34273,57 +34273,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039353027" name="Picture">
+                  <wp:docPr id="786751166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039353027" name="Picture"/>
+                          <pic:cNvPr id="786751166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35650,57 +35650,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179663275" name="Picture">
+                  <wp:docPr id="73765125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179663275" name="Picture"/>
+                          <pic:cNvPr id="73765125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36793,57 +36793,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995337395" name="Picture">
+                        <wp:docPr id="1120608976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995337395" name="Picture"/>
+                                <pic:cNvPr id="1120608976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38154,57 +38154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082032913" name="Picture">
+                  <wp:docPr id="1779334709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082032913" name="Picture"/>
+                          <pic:cNvPr id="1779334709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38243,57 +38243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024746331" name="Picture">
+                  <wp:docPr id="65739019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024746331" name="Picture"/>
+                          <pic:cNvPr id="65739019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38887,57 +38887,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450558863" name="Picture">
+                  <wp:docPr id="493397553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450558863" name="Picture"/>
+                          <pic:cNvPr id="493397553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39885,57 +39885,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820501283" name="Picture">
+                  <wp:docPr id="1815653664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820501283" name="Picture"/>
+                          <pic:cNvPr id="1815653664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39988,57 +39988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126612553" name="Picture">
+                  <wp:docPr id="1738020862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126612553" name="Picture"/>
+                          <pic:cNvPr id="1738020862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41365,57 +41365,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140570723" name="Picture">
+                  <wp:docPr id="295775795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140570723" name="Picture"/>
+                          <pic:cNvPr id="295775795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42508,57 +42508,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62197729" name="Picture">
+                        <wp:docPr id="1642717825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62197729" name="Picture"/>
+                                <pic:cNvPr id="1642717825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43779,57 +43779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43275765" name="Picture">
+                  <wp:docPr id="1216135978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43275765" name="Picture"/>
+                          <pic:cNvPr id="1216135978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43859,57 +43859,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034303967" name="Picture">
+                  <wp:docPr id="1000519015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034303967" name="Picture"/>
+                          <pic:cNvPr id="1000519015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44338,57 +44338,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666061920" name="Picture">
+                  <wp:docPr id="2126470265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666061920" name="Picture"/>
+                          <pic:cNvPr id="2126470265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45933,57 +45933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70878848" name="Picture">
+                  <wp:docPr id="1234232324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70878848" name="Picture"/>
+                          <pic:cNvPr id="1234232324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46004,57 +46004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964454435" name="Picture">
+                  <wp:docPr id="1731688924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964454435" name="Picture"/>
+                          <pic:cNvPr id="1731688924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46418,57 +46418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216000173" name="Picture">
+                  <wp:docPr id="1668267479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216000173" name="Picture"/>
+                          <pic:cNvPr id="1668267479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>