--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738767829" name="Picture">
+                  <wp:docPr id="330543145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738767829" name="Picture"/>
+                          <pic:cNvPr id="330543145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409925721" name="Picture">
+                  <wp:docPr id="854319131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409925721" name="Picture"/>
+                          <pic:cNvPr id="854319131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000063327" name="Picture">
+                        <wp:docPr id="769442861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000063327" name="Picture"/>
+                                <pic:cNvPr id="769442861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681727948" name="Picture">
+                  <wp:docPr id="685422564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681727948" name="Picture"/>
+                          <pic:cNvPr id="685422564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426665795" name="Picture">
+                  <wp:docPr id="116846233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426665795" name="Picture"/>
+                          <pic:cNvPr id="116846233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711450839" name="Picture">
+                  <wp:docPr id="807143343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711450839" name="Picture"/>
+                          <pic:cNvPr id="807143343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865644982" name="Picture">
+                  <wp:docPr id="688800912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865644982" name="Picture"/>
+                          <pic:cNvPr id="688800912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480252174" name="Picture">
+                  <wp:docPr id="1898091596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480252174" name="Picture"/>
+                          <pic:cNvPr id="1898091596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499227967" name="Picture">
+                        <wp:docPr id="1370006397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499227967" name="Picture"/>
+                                <pic:cNvPr id="1370006397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="764619426" name="Picture">
+                        <wp:docPr id="946152628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="764619426" name="Picture"/>
+                                <pic:cNvPr id="946152628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821178960" name="Picture">
+                        <wp:docPr id="34918527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821178960" name="Picture"/>
+                                <pic:cNvPr id="34918527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1414191092" name="Picture">
+                        <wp:docPr id="1935785122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1414191092" name="Picture"/>
+                                <pic:cNvPr id="1935785122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643323381" name="Picture">
+                        <wp:docPr id="1221811056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643323381" name="Picture"/>
+                                <pic:cNvPr id="1221811056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55368273" name="Picture">
+                        <wp:docPr id="2107669451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55368273" name="Picture"/>
+                                <pic:cNvPr id="2107669451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="517688060" name="Picture">
+                        <wp:docPr id="661100760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="517688060" name="Picture"/>
+                                <pic:cNvPr id="661100760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702738060" name="Picture">
+                        <wp:docPr id="495635175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702738060" name="Picture"/>
+                                <pic:cNvPr id="495635175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="6026158" name="Picture">
+                        <wp:docPr id="247588216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="6026158" name="Picture"/>
+                                <pic:cNvPr id="247588216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184309475" name="Picture">
+                        <wp:docPr id="1418302584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184309475" name="Picture"/>
+                                <pic:cNvPr id="1418302584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285171927" name="Picture">
+                        <wp:docPr id="1537922808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285171927" name="Picture"/>
+                                <pic:cNvPr id="1537922808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680192928" name="Picture">
+                        <wp:docPr id="931557917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680192928" name="Picture"/>
+                                <pic:cNvPr id="931557917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956250349" name="Picture">
+                        <wp:docPr id="957141187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956250349" name="Picture"/>
+                                <pic:cNvPr id="957141187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284092222" name="Picture">
+                        <wp:docPr id="642546280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284092222" name="Picture"/>
+                                <pic:cNvPr id="642546280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673017608" name="Picture">
+                        <wp:docPr id="1279066682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673017608" name="Picture"/>
+                                <pic:cNvPr id="1279066682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533976578" name="Picture">
+                  <wp:docPr id="362381993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533976578" name="Picture"/>
+                          <pic:cNvPr id="362381993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837406126" name="Picture">
+                  <wp:docPr id="1592013946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837406126" name="Picture"/>
+                          <pic:cNvPr id="1592013946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276569040" name="Picture">
+                  <wp:docPr id="828845024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276569040" name="Picture"/>
+                          <pic:cNvPr id="828845024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416989761" name="Picture">
+                  <wp:docPr id="1718075800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416989761" name="Picture"/>
+                          <pic:cNvPr id="1718075800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380974759" name="Picture">
+                  <wp:docPr id="862054704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380974759" name="Picture"/>
+                          <pic:cNvPr id="862054704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765203955" name="Picture">
+                  <wp:docPr id="131367601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765203955" name="Picture"/>
+                          <pic:cNvPr id="131367601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974538676" name="Picture">
+                        <wp:docPr id="1579304397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974538676" name="Picture"/>
+                                <pic:cNvPr id="1579304397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360957414" name="Picture">
+                  <wp:docPr id="1798633352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360957414" name="Picture"/>
+                          <pic:cNvPr id="1798633352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256214206" name="Picture">
+                  <wp:docPr id="1079396493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256214206" name="Picture"/>
+                          <pic:cNvPr id="1079396493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124143877" name="Picture">
+                  <wp:docPr id="202793319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124143877" name="Picture"/>
+                          <pic:cNvPr id="202793319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059018414" name="Picture">
+                  <wp:docPr id="694826724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059018414" name="Picture"/>
+                          <pic:cNvPr id="694826724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084309096" name="Picture">
+                  <wp:docPr id="555976888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084309096" name="Picture"/>
+                          <pic:cNvPr id="555976888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48750458" name="Picture">
+                  <wp:docPr id="799164683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48750458" name="Picture"/>
+                          <pic:cNvPr id="799164683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486756032" name="Picture">
+                        <wp:docPr id="1750012524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486756032" name="Picture"/>
+                                <pic:cNvPr id="1750012524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818911696" name="Picture">
+                  <wp:docPr id="345276951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818911696" name="Picture"/>
+                          <pic:cNvPr id="345276951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756340666" name="Picture">
+                  <wp:docPr id="2039142960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756340666" name="Picture"/>
+                          <pic:cNvPr id="2039142960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281645667" name="Picture">
+                  <wp:docPr id="1731129059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281645667" name="Picture"/>
+                          <pic:cNvPr id="1731129059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868306068" name="Picture">
+                  <wp:docPr id="567770434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868306068" name="Picture"/>
+                          <pic:cNvPr id="567770434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294889864" name="Picture">
+                  <wp:docPr id="1266659630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294889864" name="Picture"/>
+                          <pic:cNvPr id="1266659630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150127106" name="Picture">
+                  <wp:docPr id="903527229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150127106" name="Picture"/>
+                          <pic:cNvPr id="903527229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83802276" name="Picture">
+                        <wp:docPr id="375129997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83802276" name="Picture"/>
+                                <pic:cNvPr id="375129997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828347661" name="Picture">
+                  <wp:docPr id="1690903963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828347661" name="Picture"/>
+                          <pic:cNvPr id="1690903963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489746862" name="Picture">
+                  <wp:docPr id="308229856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489746862" name="Picture"/>
+                          <pic:cNvPr id="308229856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240074683" name="Picture">
+                  <wp:docPr id="1203730208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240074683" name="Picture"/>
+                          <pic:cNvPr id="1203730208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33404,57 +33404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111112924" name="Picture">
+                  <wp:docPr id="1955337785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111112924" name="Picture"/>
+                          <pic:cNvPr id="1955337785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33493,57 +33493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535398641" name="Picture">
+                  <wp:docPr id="1219914239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535398641" name="Picture"/>
+                          <pic:cNvPr id="1219914239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34137,57 +34137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886745677" name="Picture">
+                  <wp:docPr id="1146374924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886745677" name="Picture"/>
+                          <pic:cNvPr id="1146374924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35135,57 +35135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277584493" name="Picture">
+                  <wp:docPr id="411579729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277584493" name="Picture"/>
+                          <pic:cNvPr id="411579729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337779826" name="Picture">
+                  <wp:docPr id="1086682479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337779826" name="Picture"/>
+                          <pic:cNvPr id="1086682479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36615,57 +36615,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119178987" name="Picture">
+                  <wp:docPr id="1199284225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119178987" name="Picture"/>
+                          <pic:cNvPr id="1199284225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37758,57 +37758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696346246" name="Picture">
+                        <wp:docPr id="553592834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696346246" name="Picture"/>
+                                <pic:cNvPr id="553592834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475913247" name="Picture">
+                  <wp:docPr id="983494580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475913247" name="Picture"/>
+                          <pic:cNvPr id="983494580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39208,57 +39208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049062913" name="Picture">
+                  <wp:docPr id="1617355216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049062913" name="Picture"/>
+                          <pic:cNvPr id="1617355216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39852,57 +39852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700003601" name="Picture">
+                  <wp:docPr id="1882815536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700003601" name="Picture"/>
+                          <pic:cNvPr id="1882815536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40850,57 +40850,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302153497" name="Picture">
+                  <wp:docPr id="1577877698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302153497" name="Picture"/>
+                          <pic:cNvPr id="1577877698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40953,57 +40953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407030925" name="Picture">
+                  <wp:docPr id="304172269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407030925" name="Picture"/>
+                          <pic:cNvPr id="304172269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42330,57 +42330,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674407349" name="Picture">
+                  <wp:docPr id="1877409933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674407349" name="Picture"/>
+                          <pic:cNvPr id="1877409933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43473,57 +43473,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008663456" name="Picture">
+                        <wp:docPr id="875161381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008663456" name="Picture"/>
+                                <pic:cNvPr id="875161381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44744,57 +44744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582145416" name="Picture">
+                  <wp:docPr id="1638430244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582145416" name="Picture"/>
+                          <pic:cNvPr id="1638430244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44824,57 +44824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650855398" name="Picture">
+                  <wp:docPr id="1191914283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650855398" name="Picture"/>
+                          <pic:cNvPr id="1191914283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45303,57 +45303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322317289" name="Picture">
+                  <wp:docPr id="1309047855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322317289" name="Picture"/>
+                          <pic:cNvPr id="1309047855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47556,57 +47556,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323781190" name="Picture">
+                  <wp:docPr id="1086594175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323781190" name="Picture"/>
+                          <pic:cNvPr id="1086594175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47627,57 +47627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473723201" name="Picture">
+                  <wp:docPr id="1585980735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473723201" name="Picture"/>
+                          <pic:cNvPr id="1585980735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48041,57 +48041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435148434" name="Picture">
+                  <wp:docPr id="588438981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435148434" name="Picture"/>
+                          <pic:cNvPr id="588438981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>