--- v1 (2026-10-11)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330543145" name="Picture">
+                  <wp:docPr id="1832410598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330543145" name="Picture"/>
+                          <pic:cNvPr id="1832410598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854319131" name="Picture">
+                  <wp:docPr id="94989978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854319131" name="Picture"/>
+                          <pic:cNvPr id="94989978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769442861" name="Picture">
+                        <wp:docPr id="1192423165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769442861" name="Picture"/>
+                                <pic:cNvPr id="1192423165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685422564" name="Picture">
+                  <wp:docPr id="819018388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685422564" name="Picture"/>
+                          <pic:cNvPr id="819018388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116846233" name="Picture">
+                  <wp:docPr id="1658041047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116846233" name="Picture"/>
+                          <pic:cNvPr id="1658041047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807143343" name="Picture">
+                  <wp:docPr id="2033654815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807143343" name="Picture"/>
+                          <pic:cNvPr id="2033654815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688800912" name="Picture">
+                  <wp:docPr id="1223693449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688800912" name="Picture"/>
+                          <pic:cNvPr id="1223693449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898091596" name="Picture">
+                  <wp:docPr id="178317722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898091596" name="Picture"/>
+                          <pic:cNvPr id="178317722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370006397" name="Picture">
+                        <wp:docPr id="1164007489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370006397" name="Picture"/>
+                                <pic:cNvPr id="1164007489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946152628" name="Picture">
+                        <wp:docPr id="1510049285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946152628" name="Picture"/>
+                                <pic:cNvPr id="1510049285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34918527" name="Picture">
+                        <wp:docPr id="359453662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34918527" name="Picture"/>
+                                <pic:cNvPr id="359453662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935785122" name="Picture">
+                        <wp:docPr id="454835012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935785122" name="Picture"/>
+                                <pic:cNvPr id="454835012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1221811056" name="Picture">
+                        <wp:docPr id="474432796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1221811056" name="Picture"/>
+                                <pic:cNvPr id="474432796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107669451" name="Picture">
+                        <wp:docPr id="1490279346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107669451" name="Picture"/>
+                                <pic:cNvPr id="1490279346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661100760" name="Picture">
+                        <wp:docPr id="1524366968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661100760" name="Picture"/>
+                                <pic:cNvPr id="1524366968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495635175" name="Picture">
+                        <wp:docPr id="1560495484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495635175" name="Picture"/>
+                                <pic:cNvPr id="1560495484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247588216" name="Picture">
+                        <wp:docPr id="1411295210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247588216" name="Picture"/>
+                                <pic:cNvPr id="1411295210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418302584" name="Picture">
+                        <wp:docPr id="833765953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418302584" name="Picture"/>
+                                <pic:cNvPr id="833765953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537922808" name="Picture">
+                        <wp:docPr id="970506955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537922808" name="Picture"/>
+                                <pic:cNvPr id="970506955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931557917" name="Picture">
+                        <wp:docPr id="1919780767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931557917" name="Picture"/>
+                                <pic:cNvPr id="1919780767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957141187" name="Picture">
+                        <wp:docPr id="651530084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957141187" name="Picture"/>
+                                <pic:cNvPr id="651530084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642546280" name="Picture">
+                        <wp:docPr id="1167433848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642546280" name="Picture"/>
+                                <pic:cNvPr id="1167433848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1279066682" name="Picture">
+                        <wp:docPr id="2135439141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1279066682" name="Picture"/>
+                                <pic:cNvPr id="2135439141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362381993" name="Picture">
+                  <wp:docPr id="2106388692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362381993" name="Picture"/>
+                          <pic:cNvPr id="2106388692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592013946" name="Picture">
+                  <wp:docPr id="1857047327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592013946" name="Picture"/>
+                          <pic:cNvPr id="1857047327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828845024" name="Picture">
+                  <wp:docPr id="1688671060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828845024" name="Picture"/>
+                          <pic:cNvPr id="1688671060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718075800" name="Picture">
+                  <wp:docPr id="1980185728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718075800" name="Picture"/>
+                          <pic:cNvPr id="1980185728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862054704" name="Picture">
+                  <wp:docPr id="73563050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862054704" name="Picture"/>
+                          <pic:cNvPr id="73563050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131367601" name="Picture">
+                  <wp:docPr id="1615889039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131367601" name="Picture"/>
+                          <pic:cNvPr id="1615889039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579304397" name="Picture">
+                        <wp:docPr id="1386684203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579304397" name="Picture"/>
+                                <pic:cNvPr id="1386684203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798633352" name="Picture">
+                  <wp:docPr id="868071267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798633352" name="Picture"/>
+                          <pic:cNvPr id="868071267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079396493" name="Picture">
+                  <wp:docPr id="1582656168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079396493" name="Picture"/>
+                          <pic:cNvPr id="1582656168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202793319" name="Picture">
+                  <wp:docPr id="878798862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202793319" name="Picture"/>
+                          <pic:cNvPr id="878798862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694826724" name="Picture">
+                  <wp:docPr id="173270907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694826724" name="Picture"/>
+                          <pic:cNvPr id="173270907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555976888" name="Picture">
+                  <wp:docPr id="622753050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555976888" name="Picture"/>
+                          <pic:cNvPr id="622753050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799164683" name="Picture">
+                  <wp:docPr id="825849407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799164683" name="Picture"/>
+                          <pic:cNvPr id="825849407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750012524" name="Picture">
+                        <wp:docPr id="116413087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750012524" name="Picture"/>
+                                <pic:cNvPr id="116413087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345276951" name="Picture">
+                  <wp:docPr id="1957699977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345276951" name="Picture"/>
+                          <pic:cNvPr id="1957699977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039142960" name="Picture">
+                  <wp:docPr id="1962660050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039142960" name="Picture"/>
+                          <pic:cNvPr id="1962660050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731129059" name="Picture">
+                  <wp:docPr id="852925287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731129059" name="Picture"/>
+                          <pic:cNvPr id="852925287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567770434" name="Picture">
+                  <wp:docPr id="1745259156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567770434" name="Picture"/>
+                          <pic:cNvPr id="1745259156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266659630" name="Picture">
+                  <wp:docPr id="1330118305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266659630" name="Picture"/>
+                          <pic:cNvPr id="1330118305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903527229" name="Picture">
+                  <wp:docPr id="1393113398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903527229" name="Picture"/>
+                          <pic:cNvPr id="1393113398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29063,51 +29063,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1300"/>
+          <w:trHeight w:hRule="atLeast" w:val="1680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="375129997" name="Picture">
+                        <wp:docPr id="800689580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="375129997" name="Picture"/>
+                                <pic:cNvPr id="800689580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29621,51 +29621,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="400"/>
+                <w:trHeight w:hRule="atLeast" w:val="780"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29690,50 +29690,54 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
+                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Inondation</w:t>
+                    <w:br/>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -30895,51 +30899,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1600"/>
+          <w:trHeight w:hRule="exact" w:val="1220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31562,57 +31566,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690903963" name="Picture">
+                  <wp:docPr id="389271761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690903963" name="Picture"/>
+                          <pic:cNvPr id="389271761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308229856" name="Picture">
+                  <wp:docPr id="1946479478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308229856" name="Picture"/>
+                          <pic:cNvPr id="1946479478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32116,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203730208" name="Picture">
+                  <wp:docPr id="932502198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203730208" name="Picture"/>
+                          <pic:cNvPr id="932502198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33404,57 +33408,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955337785" name="Picture">
+                  <wp:docPr id="568083421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955337785" name="Picture"/>
+                          <pic:cNvPr id="568083421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33493,57 +33497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219914239" name="Picture">
+                  <wp:docPr id="806124602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219914239" name="Picture"/>
+                          <pic:cNvPr id="806124602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34137,57 +34141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146374924" name="Picture">
+                  <wp:docPr id="774145838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146374924" name="Picture"/>
+                          <pic:cNvPr id="774145838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35135,57 +35139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411579729" name="Picture">
+                  <wp:docPr id="1376316485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411579729" name="Picture"/>
+                          <pic:cNvPr id="1376316485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35242,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086682479" name="Picture">
+                  <wp:docPr id="956764685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086682479" name="Picture"/>
+                          <pic:cNvPr id="956764685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36615,57 +36619,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199284225" name="Picture">
+                  <wp:docPr id="238579317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199284225" name="Picture"/>
+                          <pic:cNvPr id="238579317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37758,57 +37762,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553592834" name="Picture">
+                        <wp:docPr id="2030883748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553592834" name="Picture"/>
+                                <pic:cNvPr id="2030883748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39119,57 +39123,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983494580" name="Picture">
+                  <wp:docPr id="881479990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983494580" name="Picture"/>
+                          <pic:cNvPr id="881479990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39208,57 +39212,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617355216" name="Picture">
+                  <wp:docPr id="1330238920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617355216" name="Picture"/>
+                          <pic:cNvPr id="1330238920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39852,57 +39856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882815536" name="Picture">
+                  <wp:docPr id="1051759011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882815536" name="Picture"/>
+                          <pic:cNvPr id="1051759011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40850,57 +40854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577877698" name="Picture">
+                  <wp:docPr id="720609480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577877698" name="Picture"/>
+                          <pic:cNvPr id="720609480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40953,57 +40957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304172269" name="Picture">
+                  <wp:docPr id="851860309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304172269" name="Picture"/>
+                          <pic:cNvPr id="851860309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42330,57 +42334,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877409933" name="Picture">
+                  <wp:docPr id="837024788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877409933" name="Picture"/>
+                          <pic:cNvPr id="837024788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43473,57 +43477,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875161381" name="Picture">
+                        <wp:docPr id="1177058323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875161381" name="Picture"/>
+                                <pic:cNvPr id="1177058323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44744,57 +44748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638430244" name="Picture">
+                  <wp:docPr id="726012728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638430244" name="Picture"/>
+                          <pic:cNvPr id="726012728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44824,57 +44828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191914283" name="Picture">
+                  <wp:docPr id="1233835649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191914283" name="Picture"/>
+                          <pic:cNvPr id="1233835649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45303,57 +45307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309047855" name="Picture">
+                  <wp:docPr id="2079301928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309047855" name="Picture"/>
+                          <pic:cNvPr id="2079301928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47556,57 +47560,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086594175" name="Picture">
+                  <wp:docPr id="2101296541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086594175" name="Picture"/>
+                          <pic:cNvPr id="2101296541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47627,57 +47631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585980735" name="Picture">
+                  <wp:docPr id="1654575717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585980735" name="Picture"/>
+                          <pic:cNvPr id="1654575717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48041,57 +48045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588438981" name="Picture">
+                  <wp:docPr id="1686030847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588438981" name="Picture"/>
+                          <pic:cNvPr id="1686030847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>