--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141484748" name="Picture">
+                  <wp:docPr id="1945142178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141484748" name="Picture"/>
+                          <pic:cNvPr id="1945142178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724825492" name="Picture">
+                  <wp:docPr id="732488493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724825492" name="Picture"/>
+                          <pic:cNvPr id="732488493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032050293" name="Picture">
+                        <wp:docPr id="974067202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032050293" name="Picture"/>
+                                <pic:cNvPr id="974067202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147314422" name="Picture">
+                  <wp:docPr id="849875376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147314422" name="Picture"/>
+                          <pic:cNvPr id="849875376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135445902" name="Picture">
+                  <wp:docPr id="1731999822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135445902" name="Picture"/>
+                          <pic:cNvPr id="1731999822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447165039" name="Picture">
+                  <wp:docPr id="1183889921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447165039" name="Picture"/>
+                          <pic:cNvPr id="1183889921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842718122" name="Picture">
+                  <wp:docPr id="2121508390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842718122" name="Picture"/>
+                          <pic:cNvPr id="2121508390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630544680" name="Picture">
+                  <wp:docPr id="631250075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630544680" name="Picture"/>
+                          <pic:cNvPr id="631250075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1271643620" name="Picture">
+                        <wp:docPr id="912710591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1271643620" name="Picture"/>
+                                <pic:cNvPr id="912710591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038180715" name="Picture">
+                        <wp:docPr id="1984146288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038180715" name="Picture"/>
+                                <pic:cNvPr id="1984146288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991759635" name="Picture">
+                        <wp:docPr id="918375908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991759635" name="Picture"/>
+                                <pic:cNvPr id="918375908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104534872" name="Picture">
+                        <wp:docPr id="1041655308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104534872" name="Picture"/>
+                                <pic:cNvPr id="1041655308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621671135" name="Picture">
+                        <wp:docPr id="1694844420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621671135" name="Picture"/>
+                                <pic:cNvPr id="1694844420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731607688" name="Picture">
+                        <wp:docPr id="1609741461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731607688" name="Picture"/>
+                                <pic:cNvPr id="1609741461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562319439" name="Picture">
+                        <wp:docPr id="1151278432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562319439" name="Picture"/>
+                                <pic:cNvPr id="1151278432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639020435" name="Picture">
+                        <wp:docPr id="316830707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639020435" name="Picture"/>
+                                <pic:cNvPr id="316830707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458919359" name="Picture">
+                        <wp:docPr id="123173783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458919359" name="Picture"/>
+                                <pic:cNvPr id="123173783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105030838" name="Picture">
+                        <wp:docPr id="1906408821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105030838" name="Picture"/>
+                                <pic:cNvPr id="1906408821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="324149413" name="Picture">
+                        <wp:docPr id="608766645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="324149413" name="Picture"/>
+                                <pic:cNvPr id="608766645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256432470" name="Picture">
+                        <wp:docPr id="1259731732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256432470" name="Picture"/>
+                                <pic:cNvPr id="1259731732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668673666" name="Picture">
+                  <wp:docPr id="1192248841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668673666" name="Picture"/>
+                          <pic:cNvPr id="1192248841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679164544" name="Picture">
+                  <wp:docPr id="430767366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679164544" name="Picture"/>
+                          <pic:cNvPr id="430767366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789413814" name="Picture">
+                  <wp:docPr id="134526713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789413814" name="Picture"/>
+                          <pic:cNvPr id="134526713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485261590" name="Picture">
+                  <wp:docPr id="322551078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485261590" name="Picture"/>
+                          <pic:cNvPr id="322551078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732370950" name="Picture">
+                  <wp:docPr id="241869478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732370950" name="Picture"/>
+                          <pic:cNvPr id="241869478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072176858" name="Picture">
+                  <wp:docPr id="1804579486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072176858" name="Picture"/>
+                          <pic:cNvPr id="1804579486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171466602" name="Picture">
+                        <wp:docPr id="1571444356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171466602" name="Picture"/>
+                                <pic:cNvPr id="1571444356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882206912" name="Picture">
+                  <wp:docPr id="554106036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882206912" name="Picture"/>
+                          <pic:cNvPr id="554106036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130158493" name="Picture">
+                  <wp:docPr id="1092793888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130158493" name="Picture"/>
+                          <pic:cNvPr id="1092793888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573787472" name="Picture">
+                  <wp:docPr id="1312020214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573787472" name="Picture"/>
+                          <pic:cNvPr id="1312020214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365900250" name="Picture">
+                  <wp:docPr id="1765228701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365900250" name="Picture"/>
+                          <pic:cNvPr id="1765228701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355846120" name="Picture">
+                  <wp:docPr id="1273864314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355846120" name="Picture"/>
+                          <pic:cNvPr id="1273864314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886330050" name="Picture">
+                  <wp:docPr id="2135220825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886330050" name="Picture"/>
+                          <pic:cNvPr id="2135220825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810815305" name="Picture">
+                        <wp:docPr id="1433419275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810815305" name="Picture"/>
+                                <pic:cNvPr id="1433419275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676624378" name="Picture">
+                  <wp:docPr id="234772694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676624378" name="Picture"/>
+                          <pic:cNvPr id="234772694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099757228" name="Picture">
+                  <wp:docPr id="1292808707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099757228" name="Picture"/>
+                          <pic:cNvPr id="1292808707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523039664" name="Picture">
+                  <wp:docPr id="1231857336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523039664" name="Picture"/>
+                          <pic:cNvPr id="1231857336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679813513" name="Picture">
+                  <wp:docPr id="696579766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679813513" name="Picture"/>
+                          <pic:cNvPr id="696579766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119148619" name="Picture">
+                  <wp:docPr id="853676679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119148619" name="Picture"/>
+                          <pic:cNvPr id="853676679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595567815" name="Picture">
+                  <wp:docPr id="2034871154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595567815" name="Picture"/>
+                          <pic:cNvPr id="2034871154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701479377" name="Picture">
+                        <wp:docPr id="1065190908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701479377" name="Picture"/>
+                                <pic:cNvPr id="1065190908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623871609" name="Picture">
+                  <wp:docPr id="190561114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623871609" name="Picture"/>
+                          <pic:cNvPr id="190561114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523051736" name="Picture">
+                  <wp:docPr id="1060485263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523051736" name="Picture"/>
+                          <pic:cNvPr id="1060485263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215952022" name="Picture">
+                  <wp:docPr id="1193795912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215952022" name="Picture"/>
+                          <pic:cNvPr id="1193795912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565151943" name="Picture">
+                  <wp:docPr id="179449137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565151943" name="Picture"/>
+                          <pic:cNvPr id="179449137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120293894" name="Picture">
+                  <wp:docPr id="361430001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120293894" name="Picture"/>
+                          <pic:cNvPr id="361430001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197320995" name="Picture">
+                  <wp:docPr id="962256352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197320995" name="Picture"/>
+                          <pic:cNvPr id="962256352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442504269" name="Picture">
+                        <wp:docPr id="1352784943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442504269" name="Picture"/>
+                                <pic:cNvPr id="1352784943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112670171" name="Picture">
+                  <wp:docPr id="1073462790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112670171" name="Picture"/>
+                          <pic:cNvPr id="1073462790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192972787" name="Picture">
+                  <wp:docPr id="725660164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192972787" name="Picture"/>
+                          <pic:cNvPr id="725660164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364407004" name="Picture">
+                  <wp:docPr id="329087495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364407004" name="Picture"/>
+                          <pic:cNvPr id="329087495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>