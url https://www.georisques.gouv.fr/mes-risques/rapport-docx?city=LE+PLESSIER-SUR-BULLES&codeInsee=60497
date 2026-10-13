--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945142178" name="Picture">
+                  <wp:docPr id="1649731721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945142178" name="Picture"/>
+                          <pic:cNvPr id="1649731721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732488493" name="Picture">
+                  <wp:docPr id="689813631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732488493" name="Picture"/>
+                          <pic:cNvPr id="689813631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974067202" name="Picture">
+                        <wp:docPr id="1333573726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974067202" name="Picture"/>
+                                <pic:cNvPr id="1333573726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849875376" name="Picture">
+                  <wp:docPr id="653718026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849875376" name="Picture"/>
+                          <pic:cNvPr id="653718026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731999822" name="Picture">
+                  <wp:docPr id="1688473123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731999822" name="Picture"/>
+                          <pic:cNvPr id="1688473123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183889921" name="Picture">
+                  <wp:docPr id="9620311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183889921" name="Picture"/>
+                          <pic:cNvPr id="9620311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121508390" name="Picture">
+                  <wp:docPr id="1284732849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121508390" name="Picture"/>
+                          <pic:cNvPr id="1284732849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631250075" name="Picture">
+                  <wp:docPr id="777365980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631250075" name="Picture"/>
+                          <pic:cNvPr id="777365980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912710591" name="Picture">
+                        <wp:docPr id="1846986576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912710591" name="Picture"/>
+                                <pic:cNvPr id="1846986576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984146288" name="Picture">
+                        <wp:docPr id="727956370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984146288" name="Picture"/>
+                                <pic:cNvPr id="727956370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918375908" name="Picture">
+                        <wp:docPr id="1251904586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918375908" name="Picture"/>
+                                <pic:cNvPr id="1251904586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041655308" name="Picture">
+                        <wp:docPr id="1914056160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041655308" name="Picture"/>
+                                <pic:cNvPr id="1914056160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694844420" name="Picture">
+                        <wp:docPr id="748069699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694844420" name="Picture"/>
+                                <pic:cNvPr id="748069699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609741461" name="Picture">
+                        <wp:docPr id="1607723769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609741461" name="Picture"/>
+                                <pic:cNvPr id="1607723769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1151278432" name="Picture">
+                        <wp:docPr id="622792428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1151278432" name="Picture"/>
+                                <pic:cNvPr id="622792428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316830707" name="Picture">
+                        <wp:docPr id="1282451156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316830707" name="Picture"/>
+                                <pic:cNvPr id="1282451156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123173783" name="Picture">
+                        <wp:docPr id="1789212165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123173783" name="Picture"/>
+                                <pic:cNvPr id="1789212165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906408821" name="Picture">
+                        <wp:docPr id="648369940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906408821" name="Picture"/>
+                                <pic:cNvPr id="648369940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="608766645" name="Picture">
+                        <wp:docPr id="1718718809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="608766645" name="Picture"/>
+                                <pic:cNvPr id="1718718809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259731732" name="Picture">
+                        <wp:docPr id="720166186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259731732" name="Picture"/>
+                                <pic:cNvPr id="720166186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192248841" name="Picture">
+                  <wp:docPr id="2125392255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192248841" name="Picture"/>
+                          <pic:cNvPr id="2125392255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430767366" name="Picture">
+                  <wp:docPr id="1427108534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430767366" name="Picture"/>
+                          <pic:cNvPr id="1427108534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134526713" name="Picture">
+                  <wp:docPr id="1275142318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134526713" name="Picture"/>
+                          <pic:cNvPr id="1275142318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322551078" name="Picture">
+                  <wp:docPr id="509109480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322551078" name="Picture"/>
+                          <pic:cNvPr id="509109480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241869478" name="Picture">
+                  <wp:docPr id="813274176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241869478" name="Picture"/>
+                          <pic:cNvPr id="813274176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804579486" name="Picture">
+                  <wp:docPr id="1771759631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804579486" name="Picture"/>
+                          <pic:cNvPr id="1771759631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571444356" name="Picture">
+                        <wp:docPr id="1388221903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571444356" name="Picture"/>
+                                <pic:cNvPr id="1388221903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554106036" name="Picture">
+                  <wp:docPr id="1315678726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554106036" name="Picture"/>
+                          <pic:cNvPr id="1315678726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092793888" name="Picture">
+                  <wp:docPr id="584353053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092793888" name="Picture"/>
+                          <pic:cNvPr id="584353053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312020214" name="Picture">
+                  <wp:docPr id="81947749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312020214" name="Picture"/>
+                          <pic:cNvPr id="81947749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765228701" name="Picture">
+                  <wp:docPr id="1136187889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765228701" name="Picture"/>
+                          <pic:cNvPr id="1136187889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273864314" name="Picture">
+                  <wp:docPr id="1419051765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273864314" name="Picture"/>
+                          <pic:cNvPr id="1419051765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135220825" name="Picture">
+                  <wp:docPr id="2091987760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135220825" name="Picture"/>
+                          <pic:cNvPr id="2091987760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433419275" name="Picture">
+                        <wp:docPr id="198409941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433419275" name="Picture"/>
+                                <pic:cNvPr id="198409941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234772694" name="Picture">
+                  <wp:docPr id="2123293740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234772694" name="Picture"/>
+                          <pic:cNvPr id="2123293740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292808707" name="Picture">
+                  <wp:docPr id="801962777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292808707" name="Picture"/>
+                          <pic:cNvPr id="801962777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231857336" name="Picture">
+                  <wp:docPr id="646289720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231857336" name="Picture"/>
+                          <pic:cNvPr id="646289720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696579766" name="Picture">
+                  <wp:docPr id="1224644265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696579766" name="Picture"/>
+                          <pic:cNvPr id="1224644265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853676679" name="Picture">
+                  <wp:docPr id="2136554245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853676679" name="Picture"/>
+                          <pic:cNvPr id="2136554245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034871154" name="Picture">
+                  <wp:docPr id="1162331323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034871154" name="Picture"/>
+                          <pic:cNvPr id="1162331323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065190908" name="Picture">
+                        <wp:docPr id="1881047265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065190908" name="Picture"/>
+                                <pic:cNvPr id="1881047265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190561114" name="Picture">
+                  <wp:docPr id="193458245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190561114" name="Picture"/>
+                          <pic:cNvPr id="193458245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060485263" name="Picture">
+                  <wp:docPr id="2054555478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060485263" name="Picture"/>
+                          <pic:cNvPr id="2054555478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193795912" name="Picture">
+                  <wp:docPr id="464516048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193795912" name="Picture"/>
+                          <pic:cNvPr id="464516048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179449137" name="Picture">
+                  <wp:docPr id="157332162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179449137" name="Picture"/>
+                          <pic:cNvPr id="157332162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361430001" name="Picture">
+                  <wp:docPr id="1900524659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361430001" name="Picture"/>
+                          <pic:cNvPr id="1900524659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962256352" name="Picture">
+                  <wp:docPr id="156965187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962256352" name="Picture"/>
+                          <pic:cNvPr id="156965187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352784943" name="Picture">
+                        <wp:docPr id="38661224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352784943" name="Picture"/>
+                                <pic:cNvPr id="38661224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073462790" name="Picture">
+                  <wp:docPr id="1393392739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073462790" name="Picture"/>
+                          <pic:cNvPr id="1393392739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725660164" name="Picture">
+                  <wp:docPr id="144997469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725660164" name="Picture"/>
+                          <pic:cNvPr id="144997469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329087495" name="Picture">
+                  <wp:docPr id="841434703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329087495" name="Picture"/>
+                          <pic:cNvPr id="841434703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>