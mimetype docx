--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899673721" name="Picture">
+                  <wp:docPr id="780460492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899673721" name="Picture"/>
+                          <pic:cNvPr id="780460492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509070956" name="Picture">
+                  <wp:docPr id="1560589340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509070956" name="Picture"/>
+                          <pic:cNvPr id="1560589340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="416685261" name="Picture">
+                        <wp:docPr id="833579666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="416685261" name="Picture"/>
+                                <pic:cNvPr id="833579666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389814297" name="Picture">
+                  <wp:docPr id="1051930139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389814297" name="Picture"/>
+                          <pic:cNvPr id="1051930139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46272275" name="Picture">
+                  <wp:docPr id="455698401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46272275" name="Picture"/>
+                          <pic:cNvPr id="455698401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042729010" name="Picture">
+                  <wp:docPr id="340533385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042729010" name="Picture"/>
+                          <pic:cNvPr id="340533385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357775439" name="Picture">
+                  <wp:docPr id="21767276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357775439" name="Picture"/>
+                          <pic:cNvPr id="21767276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059066410" name="Picture">
+                  <wp:docPr id="541182010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059066410" name="Picture"/>
+                          <pic:cNvPr id="541182010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316858494" name="Picture">
+                        <wp:docPr id="1892442155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316858494" name="Picture"/>
+                                <pic:cNvPr id="1892442155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1321446061" name="Picture">
+                        <wp:docPr id="1354458825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1321446061" name="Picture"/>
+                                <pic:cNvPr id="1354458825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92037079" name="Picture">
+                        <wp:docPr id="484801857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92037079" name="Picture"/>
+                                <pic:cNvPr id="484801857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1961157110" name="Picture">
+                        <wp:docPr id="685461579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1961157110" name="Picture"/>
+                                <pic:cNvPr id="685461579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1404924612" name="Picture">
+                        <wp:docPr id="1453909068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1404924612" name="Picture"/>
+                                <pic:cNvPr id="1453909068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620854873" name="Picture">
+                        <wp:docPr id="892819102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620854873" name="Picture"/>
+                                <pic:cNvPr id="892819102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602944898" name="Picture">
+                        <wp:docPr id="1381733224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602944898" name="Picture"/>
+                                <pic:cNvPr id="1381733224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409378238" name="Picture">
+                        <wp:docPr id="1077925742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409378238" name="Picture"/>
+                                <pic:cNvPr id="1077925742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449035111" name="Picture">
+                        <wp:docPr id="1681037298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449035111" name="Picture"/>
+                                <pic:cNvPr id="1681037298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941250822" name="Picture">
+                        <wp:docPr id="72642628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941250822" name="Picture"/>
+                                <pic:cNvPr id="72642628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998719441" name="Picture">
+                        <wp:docPr id="235016246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998719441" name="Picture"/>
+                                <pic:cNvPr id="235016246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100237923" name="Picture">
+                        <wp:docPr id="573639201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100237923" name="Picture"/>
+                                <pic:cNvPr id="573639201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1804557437" name="Picture">
+                        <wp:docPr id="422802958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1804557437" name="Picture"/>
+                                <pic:cNvPr id="422802958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134525468" name="Picture">
+                        <wp:docPr id="1285082772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134525468" name="Picture"/>
+                                <pic:cNvPr id="1285082772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597952041" name="Picture">
+                        <wp:docPr id="1689058027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597952041" name="Picture"/>
+                                <pic:cNvPr id="1689058027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944807758" name="Picture">
+                  <wp:docPr id="1413377868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944807758" name="Picture"/>
+                          <pic:cNvPr id="1413377868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069000038" name="Picture">
+                  <wp:docPr id="436381748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069000038" name="Picture"/>
+                          <pic:cNvPr id="436381748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181945184" name="Picture">
+                  <wp:docPr id="644788740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181945184" name="Picture"/>
+                          <pic:cNvPr id="644788740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84220425" name="Picture">
+                  <wp:docPr id="150170395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84220425" name="Picture"/>
+                          <pic:cNvPr id="150170395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075985682" name="Picture">
+                  <wp:docPr id="1673620795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075985682" name="Picture"/>
+                          <pic:cNvPr id="1673620795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597176424" name="Picture">
+                  <wp:docPr id="1776791234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597176424" name="Picture"/>
+                          <pic:cNvPr id="1776791234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107159921" name="Picture">
+                        <wp:docPr id="1930556381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107159921" name="Picture"/>
+                                <pic:cNvPr id="1930556381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73460733" name="Picture">
+                  <wp:docPr id="245519199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73460733" name="Picture"/>
+                          <pic:cNvPr id="245519199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581033394" name="Picture">
+                  <wp:docPr id="1891415445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581033394" name="Picture"/>
+                          <pic:cNvPr id="1891415445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037441086" name="Picture">
+                  <wp:docPr id="206520132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037441086" name="Picture"/>
+                          <pic:cNvPr id="206520132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455159197" name="Picture">
+                  <wp:docPr id="17102805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455159197" name="Picture"/>
+                          <pic:cNvPr id="17102805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568361273" name="Picture">
+                  <wp:docPr id="1574360402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568361273" name="Picture"/>
+                          <pic:cNvPr id="1574360402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489467492" name="Picture">
+                  <wp:docPr id="168121132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489467492" name="Picture"/>
+                          <pic:cNvPr id="168121132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274109590" name="Picture">
+                        <wp:docPr id="1487144764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274109590" name="Picture"/>
+                                <pic:cNvPr id="1487144764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394719620" name="Picture">
+                        <wp:docPr id="2110127156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394719620" name="Picture"/>
+                                <pic:cNvPr id="2110127156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004318034" name="Picture">
+                  <wp:docPr id="94406999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004318034" name="Picture"/>
+                          <pic:cNvPr id="94406999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293420147" name="Picture">
+                  <wp:docPr id="1333317733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293420147" name="Picture"/>
+                          <pic:cNvPr id="1333317733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739176926" name="Picture">
+                  <wp:docPr id="1153147664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739176926" name="Picture"/>
+                          <pic:cNvPr id="1153147664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222415181" name="Picture">
+                  <wp:docPr id="2143609193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222415181" name="Picture"/>
+                          <pic:cNvPr id="2143609193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560942390" name="Picture">
+                  <wp:docPr id="360675631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560942390" name="Picture"/>
+                          <pic:cNvPr id="360675631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28944,57 +28944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672657448" name="Picture">
+                  <wp:docPr id="1834227747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672657448" name="Picture"/>
+                          <pic:cNvPr id="1834227747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30087,57 +30087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567134806" name="Picture">
+                        <wp:docPr id="1765168924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567134806" name="Picture"/>
+                                <pic:cNvPr id="1765168924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31448,57 +31448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919402743" name="Picture">
+                  <wp:docPr id="619634457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919402743" name="Picture"/>
+                          <pic:cNvPr id="619634457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31537,57 +31537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366134729" name="Picture">
+                  <wp:docPr id="1108465833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366134729" name="Picture"/>
+                          <pic:cNvPr id="1108465833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32181,57 +32181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99556926" name="Picture">
+                  <wp:docPr id="1441356421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99556926" name="Picture"/>
+                          <pic:cNvPr id="1441356421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33179,57 +33179,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353635111" name="Picture">
+                  <wp:docPr id="1658846093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353635111" name="Picture"/>
+                          <pic:cNvPr id="1658846093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69774917" name="Picture">
+                  <wp:docPr id="1890756195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69774917" name="Picture"/>
+                          <pic:cNvPr id="1890756195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297998490" name="Picture">
+                  <wp:docPr id="1287600526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297998490" name="Picture"/>
+                          <pic:cNvPr id="1287600526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35795,57 +35795,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="9456714" name="Picture">
+                        <wp:docPr id="223366006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="9456714" name="Picture"/>
+                                <pic:cNvPr id="223366006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36820,57 +36820,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820522335" name="Picture">
+                        <wp:docPr id="682935819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820522335" name="Picture"/>
+                                <pic:cNvPr id="682935819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38292,57 +38292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852970137" name="Picture">
+                  <wp:docPr id="665854864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852970137" name="Picture"/>
+                          <pic:cNvPr id="665854864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38381,57 +38381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319413406" name="Picture">
+                  <wp:docPr id="749541829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319413406" name="Picture"/>
+                          <pic:cNvPr id="749541829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39025,57 +39025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357603070" name="Picture">
+                  <wp:docPr id="1927203919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357603070" name="Picture"/>
+                          <pic:cNvPr id="1927203919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40023,57 +40023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797309959" name="Picture">
+                  <wp:docPr id="1082907066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797309959" name="Picture"/>
+                          <pic:cNvPr id="1082907066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40126,57 +40126,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195716597" name="Picture">
+                  <wp:docPr id="673023680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195716597" name="Picture"/>
+                          <pic:cNvPr id="673023680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41503,57 +41503,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920779599" name="Picture">
+                  <wp:docPr id="1510469268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920779599" name="Picture"/>
+                          <pic:cNvPr id="1510469268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42646,57 +42646,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150740237" name="Picture">
+                        <wp:docPr id="74589988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150740237" name="Picture"/>
+                                <pic:cNvPr id="74589988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43867,57 +43867,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473884640" name="Picture">
+                  <wp:docPr id="1633950320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473884640" name="Picture"/>
+                          <pic:cNvPr id="1633950320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43938,57 +43938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140496883" name="Picture">
+                  <wp:docPr id="1024778774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140496883" name="Picture"/>
+                          <pic:cNvPr id="1024778774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44352,57 +44352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956293438" name="Picture">
+                  <wp:docPr id="251269614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956293438" name="Picture"/>
+                          <pic:cNvPr id="251269614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>