--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080926991" name="Picture">
+                  <wp:docPr id="405936321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080926991" name="Picture"/>
+                          <pic:cNvPr id="405936321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74077172" name="Picture">
+                  <wp:docPr id="1878895779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74077172" name="Picture"/>
+                          <pic:cNvPr id="1878895779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928542650" name="Picture">
+                        <wp:docPr id="1995180067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928542650" name="Picture"/>
+                                <pic:cNvPr id="1995180067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918259984" name="Picture">
+                  <wp:docPr id="1497588784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918259984" name="Picture"/>
+                          <pic:cNvPr id="1497588784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395884830" name="Picture">
+                  <wp:docPr id="1017085711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395884830" name="Picture"/>
+                          <pic:cNvPr id="1017085711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167515905" name="Picture">
+                  <wp:docPr id="638515078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167515905" name="Picture"/>
+                          <pic:cNvPr id="638515078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089938310" name="Picture">
+                  <wp:docPr id="1802773185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089938310" name="Picture"/>
+                          <pic:cNvPr id="1802773185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074625189" name="Picture">
+                  <wp:docPr id="1668594455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074625189" name="Picture"/>
+                          <pic:cNvPr id="1668594455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="441112257" name="Picture">
+                        <wp:docPr id="262733649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="441112257" name="Picture"/>
+                                <pic:cNvPr id="262733649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498988426" name="Picture">
+                        <wp:docPr id="945530815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498988426" name="Picture"/>
+                                <pic:cNvPr id="945530815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019337170" name="Picture">
+                        <wp:docPr id="1109153224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019337170" name="Picture"/>
+                                <pic:cNvPr id="1109153224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1744919077" name="Picture">
+                        <wp:docPr id="377944831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1744919077" name="Picture"/>
+                                <pic:cNvPr id="377944831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122510680" name="Picture">
+                        <wp:docPr id="1167424086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122510680" name="Picture"/>
+                                <pic:cNvPr id="1167424086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551787734" name="Picture">
+                        <wp:docPr id="946690349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551787734" name="Picture"/>
+                                <pic:cNvPr id="946690349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704068664" name="Picture">
+                        <wp:docPr id="1058521113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704068664" name="Picture"/>
+                                <pic:cNvPr id="1058521113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216424478" name="Picture">
+                        <wp:docPr id="611959556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216424478" name="Picture"/>
+                                <pic:cNvPr id="611959556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498343920" name="Picture">
+                        <wp:docPr id="440449828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498343920" name="Picture"/>
+                                <pic:cNvPr id="440449828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1545102729" name="Picture">
+                        <wp:docPr id="468740557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1545102729" name="Picture"/>
+                                <pic:cNvPr id="468740557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030544717" name="Picture">
+                        <wp:docPr id="1521783892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030544717" name="Picture"/>
+                                <pic:cNvPr id="1521783892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982059319" name="Picture">
+                        <wp:docPr id="1490398732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982059319" name="Picture"/>
+                                <pic:cNvPr id="1490398732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597520257" name="Picture">
+                        <wp:docPr id="481572942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597520257" name="Picture"/>
+                                <pic:cNvPr id="481572942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554294531" name="Picture">
+                        <wp:docPr id="4756626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554294531" name="Picture"/>
+                                <pic:cNvPr id="4756626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526442735" name="Picture">
+                        <wp:docPr id="377997377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526442735" name="Picture"/>
+                                <pic:cNvPr id="377997377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537790948" name="Picture">
+                  <wp:docPr id="1941019700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537790948" name="Picture"/>
+                          <pic:cNvPr id="1941019700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428806399" name="Picture">
+                  <wp:docPr id="980449618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428806399" name="Picture"/>
+                          <pic:cNvPr id="980449618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244424028" name="Picture">
+                  <wp:docPr id="741805109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244424028" name="Picture"/>
+                          <pic:cNvPr id="741805109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664890432" name="Picture">
+                  <wp:docPr id="2060272601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664890432" name="Picture"/>
+                          <pic:cNvPr id="2060272601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912508586" name="Picture">
+                  <wp:docPr id="1753441837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912508586" name="Picture"/>
+                          <pic:cNvPr id="1753441837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937526531" name="Picture">
+                  <wp:docPr id="866582995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937526531" name="Picture"/>
+                          <pic:cNvPr id="866582995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614699068" name="Picture">
+                        <wp:docPr id="1147859503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614699068" name="Picture"/>
+                                <pic:cNvPr id="1147859503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538455666" name="Picture">
+                  <wp:docPr id="1584551584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538455666" name="Picture"/>
+                          <pic:cNvPr id="1584551584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528434436" name="Picture">
+                  <wp:docPr id="1572878176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528434436" name="Picture"/>
+                          <pic:cNvPr id="1572878176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226624365" name="Picture">
+                  <wp:docPr id="1311268221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226624365" name="Picture"/>
+                          <pic:cNvPr id="1311268221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121419912" name="Picture">
+                  <wp:docPr id="2019299559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121419912" name="Picture"/>
+                          <pic:cNvPr id="2019299559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264525592" name="Picture">
+                  <wp:docPr id="1462105548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264525592" name="Picture"/>
+                          <pic:cNvPr id="1462105548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892634451" name="Picture">
+                  <wp:docPr id="1248093026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892634451" name="Picture"/>
+                          <pic:cNvPr id="1248093026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630238388" name="Picture">
+                        <wp:docPr id="1897064612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630238388" name="Picture"/>
+                                <pic:cNvPr id="1897064612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956351876" name="Picture">
+                        <wp:docPr id="874276066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956351876" name="Picture"/>
+                                <pic:cNvPr id="874276066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808292562" name="Picture">
+                  <wp:docPr id="1900366831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808292562" name="Picture"/>
+                          <pic:cNvPr id="1900366831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170581466" name="Picture">
+                  <wp:docPr id="2030396029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170581466" name="Picture"/>
+                          <pic:cNvPr id="2030396029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963123720" name="Picture">
+                  <wp:docPr id="1155201079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963123720" name="Picture"/>
+                          <pic:cNvPr id="1155201079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988293110" name="Picture">
+                  <wp:docPr id="1635506164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988293110" name="Picture"/>
+                          <pic:cNvPr id="1635506164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149464455" name="Picture">
+                  <wp:docPr id="464842651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149464455" name="Picture"/>
+                          <pic:cNvPr id="464842651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957708273" name="Picture">
+                  <wp:docPr id="700648353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957708273" name="Picture"/>
+                          <pic:cNvPr id="700648353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955508235" name="Picture">
+                        <wp:docPr id="1798719415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955508235" name="Picture"/>
+                                <pic:cNvPr id="1798719415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945224426" name="Picture">
+                  <wp:docPr id="1888336716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945224426" name="Picture"/>
+                          <pic:cNvPr id="1888336716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919979705" name="Picture">
+                  <wp:docPr id="1421002359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919979705" name="Picture"/>
+                          <pic:cNvPr id="1421002359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946122260" name="Picture">
+                  <wp:docPr id="224405673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946122260" name="Picture"/>
+                          <pic:cNvPr id="224405673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564318087" name="Picture">
+                  <wp:docPr id="1638534135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564318087" name="Picture"/>
+                          <pic:cNvPr id="1638534135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829516328" name="Picture">
+                  <wp:docPr id="1158653850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829516328" name="Picture"/>
+                          <pic:cNvPr id="1158653850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714098879" name="Picture">
+                  <wp:docPr id="1323830130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714098879" name="Picture"/>
+                          <pic:cNvPr id="1323830130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1668780905" name="Picture">
+                        <wp:docPr id="1774769268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1668780905" name="Picture"/>
+                                <pic:cNvPr id="1774769268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900199808" name="Picture">
+                  <wp:docPr id="273986958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900199808" name="Picture"/>
+                          <pic:cNvPr id="273986958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788134534" name="Picture">
+                  <wp:docPr id="1058056324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788134534" name="Picture"/>
+                          <pic:cNvPr id="1058056324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993488742" name="Picture">
+                  <wp:docPr id="1998620179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993488742" name="Picture"/>
+                          <pic:cNvPr id="1998620179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606548561" name="Picture">
+                  <wp:docPr id="1217022991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606548561" name="Picture"/>
+                          <pic:cNvPr id="1217022991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660112809" name="Picture">
+                  <wp:docPr id="1891298523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660112809" name="Picture"/>
+                          <pic:cNvPr id="1891298523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419727830" name="Picture">
+                  <wp:docPr id="1825840696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419727830" name="Picture"/>
+                          <pic:cNvPr id="1825840696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840999829" name="Picture">
+                  <wp:docPr id="1791201224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840999829" name="Picture"/>
+                          <pic:cNvPr id="1791201224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259714966" name="Picture">
+                  <wp:docPr id="1076461389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259714966" name="Picture"/>
+                          <pic:cNvPr id="1076461389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888437401" name="Picture">
+                  <wp:docPr id="1764034303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888437401" name="Picture"/>
+                          <pic:cNvPr id="1764034303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>