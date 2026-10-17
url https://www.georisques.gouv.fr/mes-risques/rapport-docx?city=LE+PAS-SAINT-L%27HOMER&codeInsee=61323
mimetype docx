--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653544757" name="Picture">
+                  <wp:docPr id="1071906523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653544757" name="Picture"/>
+                          <pic:cNvPr id="1071906523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413952023" name="Picture">
+                  <wp:docPr id="1358846840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413952023" name="Picture"/>
+                          <pic:cNvPr id="1358846840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435751620" name="Picture">
+                        <wp:docPr id="694256320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435751620" name="Picture"/>
+                                <pic:cNvPr id="694256320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98236910" name="Picture">
+                  <wp:docPr id="1423175867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98236910" name="Picture"/>
+                          <pic:cNvPr id="1423175867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466413796" name="Picture">
+                  <wp:docPr id="1323066292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466413796" name="Picture"/>
+                          <pic:cNvPr id="1323066292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482253993" name="Picture">
+                  <wp:docPr id="1920200405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482253993" name="Picture"/>
+                          <pic:cNvPr id="1920200405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128952740" name="Picture">
+                  <wp:docPr id="1033642640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128952740" name="Picture"/>
+                          <pic:cNvPr id="1033642640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715593598" name="Picture">
+                  <wp:docPr id="986961361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715593598" name="Picture"/>
+                          <pic:cNvPr id="986961361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897973936" name="Picture">
+                        <wp:docPr id="461899810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897973936" name="Picture"/>
+                                <pic:cNvPr id="461899810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="671164375" name="Picture">
+                        <wp:docPr id="1164595675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="671164375" name="Picture"/>
+                                <pic:cNvPr id="1164595675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="352712097" name="Picture">
+                        <wp:docPr id="1248320811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="352712097" name="Picture"/>
+                                <pic:cNvPr id="1248320811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856231893" name="Picture">
+                        <wp:docPr id="1184734794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856231893" name="Picture"/>
+                                <pic:cNvPr id="1184734794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1708946246" name="Picture">
+                        <wp:docPr id="1779942364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1708946246" name="Picture"/>
+                                <pic:cNvPr id="1779942364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="234329608" name="Picture">
+                        <wp:docPr id="376607288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="234329608" name="Picture"/>
+                                <pic:cNvPr id="376607288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589903080" name="Picture">
+                        <wp:docPr id="1295567629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589903080" name="Picture"/>
+                                <pic:cNvPr id="1295567629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848939797" name="Picture">
+                        <wp:docPr id="1355874245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848939797" name="Picture"/>
+                                <pic:cNvPr id="1355874245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176621813" name="Picture">
+                        <wp:docPr id="1625314029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176621813" name="Picture"/>
+                                <pic:cNvPr id="1625314029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36024531" name="Picture">
+                        <wp:docPr id="784172409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36024531" name="Picture"/>
+                                <pic:cNvPr id="784172409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1779588501" name="Picture">
+                        <wp:docPr id="468978126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1779588501" name="Picture"/>
+                                <pic:cNvPr id="468978126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="608342946" name="Picture">
+                        <wp:docPr id="1206145756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="608342946" name="Picture"/>
+                                <pic:cNvPr id="1206145756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500658052" name="Picture">
+                        <wp:docPr id="948087980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500658052" name="Picture"/>
+                                <pic:cNvPr id="948087980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971013124" name="Picture">
+                        <wp:docPr id="472911790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971013124" name="Picture"/>
+                                <pic:cNvPr id="472911790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348213807" name="Picture">
+                        <wp:docPr id="763853608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348213807" name="Picture"/>
+                                <pic:cNvPr id="763853608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200231723" name="Picture">
+                  <wp:docPr id="1877240064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200231723" name="Picture"/>
+                          <pic:cNvPr id="1877240064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323715204" name="Picture">
+                  <wp:docPr id="1050871930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323715204" name="Picture"/>
+                          <pic:cNvPr id="1050871930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415682704" name="Picture">
+                  <wp:docPr id="1381589484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415682704" name="Picture"/>
+                          <pic:cNvPr id="1381589484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37362872" name="Picture">
+                  <wp:docPr id="1359456547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37362872" name="Picture"/>
+                          <pic:cNvPr id="1359456547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62529702" name="Picture">
+                  <wp:docPr id="1403335315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62529702" name="Picture"/>
+                          <pic:cNvPr id="1403335315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243325322" name="Picture">
+                  <wp:docPr id="1435942929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243325322" name="Picture"/>
+                          <pic:cNvPr id="1435942929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="75311249" name="Picture">
+                        <wp:docPr id="1829127997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="75311249" name="Picture"/>
+                                <pic:cNvPr id="1829127997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746241545" name="Picture">
+                        <wp:docPr id="1423826238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746241545" name="Picture"/>
+                                <pic:cNvPr id="1423826238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643303513" name="Picture">
+                  <wp:docPr id="654519893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643303513" name="Picture"/>
+                          <pic:cNvPr id="654519893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902227210" name="Picture">
+                  <wp:docPr id="1112962905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902227210" name="Picture"/>
+                          <pic:cNvPr id="1112962905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901557371" name="Picture">
+                  <wp:docPr id="2027447808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901557371" name="Picture"/>
+                          <pic:cNvPr id="2027447808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919851829" name="Picture">
+                  <wp:docPr id="1623099161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919851829" name="Picture"/>
+                          <pic:cNvPr id="1623099161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708158713" name="Picture">
+                  <wp:docPr id="1996209305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708158713" name="Picture"/>
+                          <pic:cNvPr id="1996209305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653532056" name="Picture">
+                  <wp:docPr id="839385108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653532056" name="Picture"/>
+                          <pic:cNvPr id="839385108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24508,57 +24508,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1613161308" name="Picture">
+                        <wp:docPr id="721534109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1613161308" name="Picture"/>
+                                <pic:cNvPr id="721534109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25917,57 +25917,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831038440" name="Picture">
+                  <wp:docPr id="167875381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831038440" name="Picture"/>
+                          <pic:cNvPr id="167875381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26006,57 +26006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702127683" name="Picture">
+                  <wp:docPr id="1508265259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702127683" name="Picture"/>
+                          <pic:cNvPr id="1508265259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723814957" name="Picture">
+                  <wp:docPr id="168298363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723814957" name="Picture"/>
+                          <pic:cNvPr id="168298363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27747,57 +27747,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576318154" name="Picture">
+                  <wp:docPr id="1217530693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576318154" name="Picture"/>
+                          <pic:cNvPr id="1217530693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27850,57 +27850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704889364" name="Picture">
+                  <wp:docPr id="1168059859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704889364" name="Picture"/>
+                          <pic:cNvPr id="1168059859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29242,57 +29242,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502596883" name="Picture">
+                  <wp:docPr id="2001889325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502596883" name="Picture"/>
+                          <pic:cNvPr id="2001889325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30910,57 +30910,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956384458" name="Picture">
+                        <wp:docPr id="1623843559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956384458" name="Picture"/>
+                                <pic:cNvPr id="1623843559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33109,57 +33109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924886580" name="Picture">
+                  <wp:docPr id="1371701745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924886580" name="Picture"/>
+                          <pic:cNvPr id="1371701745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33180,57 +33180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216218769" name="Picture">
+                  <wp:docPr id="221176627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216218769" name="Picture"/>
+                          <pic:cNvPr id="221176627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33659,57 +33659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064767187" name="Picture">
+                  <wp:docPr id="576710315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064767187" name="Picture"/>
+                          <pic:cNvPr id="576710315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34951,57 +34951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207579851" name="Picture">
+                  <wp:docPr id="1691328296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207579851" name="Picture"/>
+                          <pic:cNvPr id="1691328296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35040,57 +35040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424532069" name="Picture">
+                  <wp:docPr id="511893497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424532069" name="Picture"/>
+                          <pic:cNvPr id="511893497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35684,57 +35684,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508251145" name="Picture">
+                  <wp:docPr id="1135937596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508251145" name="Picture"/>
+                          <pic:cNvPr id="1135937596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36682,57 +36682,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489940699" name="Picture">
+                  <wp:docPr id="1251264228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489940699" name="Picture"/>
+                          <pic:cNvPr id="1251264228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36785,57 +36785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021202905" name="Picture">
+                  <wp:docPr id="1604752609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021202905" name="Picture"/>
+                          <pic:cNvPr id="1604752609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38162,57 +38162,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329323848" name="Picture">
+                  <wp:docPr id="469966970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329323848" name="Picture"/>
+                          <pic:cNvPr id="469966970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39305,57 +39305,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971174149" name="Picture">
+                        <wp:docPr id="1984525656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971174149" name="Picture"/>
+                                <pic:cNvPr id="1984525656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40666,57 +40666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586332196" name="Picture">
+                  <wp:docPr id="1942788891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586332196" name="Picture"/>
+                          <pic:cNvPr id="1942788891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40755,57 +40755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18701880" name="Picture">
+                  <wp:docPr id="1231789683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18701880" name="Picture"/>
+                          <pic:cNvPr id="1231789683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41399,57 +41399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545600478" name="Picture">
+                  <wp:docPr id="679440850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545600478" name="Picture"/>
+                          <pic:cNvPr id="679440850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42397,57 +42397,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626350094" name="Picture">
+                  <wp:docPr id="1478586680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626350094" name="Picture"/>
+                          <pic:cNvPr id="1478586680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42500,57 +42500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723381887" name="Picture">
+                  <wp:docPr id="173763074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723381887" name="Picture"/>
+                          <pic:cNvPr id="173763074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43877,57 +43877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146143601" name="Picture">
+                  <wp:docPr id="1992395240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146143601" name="Picture"/>
+                          <pic:cNvPr id="1992395240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45020,57 +45020,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384065394" name="Picture">
+                        <wp:docPr id="1124064558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384065394" name="Picture"/>
+                                <pic:cNvPr id="1124064558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46291,57 +46291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949655459" name="Picture">
+                  <wp:docPr id="1284635355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949655459" name="Picture"/>
+                          <pic:cNvPr id="1284635355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46371,57 +46371,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97419158" name="Picture">
+                  <wp:docPr id="637260585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97419158" name="Picture"/>
+                          <pic:cNvPr id="637260585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46850,57 +46850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519732211" name="Picture">
+                  <wp:docPr id="621701653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519732211" name="Picture"/>
+                          <pic:cNvPr id="621701653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48445,57 +48445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529487163" name="Picture">
+                  <wp:docPr id="1852593235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529487163" name="Picture"/>
+                          <pic:cNvPr id="1852593235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48516,57 +48516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766566803" name="Picture">
+                  <wp:docPr id="368422956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766566803" name="Picture"/>
+                          <pic:cNvPr id="368422956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48930,57 +48930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614690986" name="Picture">
+                  <wp:docPr id="1132277317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614690986" name="Picture"/>
+                          <pic:cNvPr id="1132277317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>