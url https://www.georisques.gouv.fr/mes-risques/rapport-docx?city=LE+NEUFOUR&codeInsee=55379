--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906499680" name="Picture">
+                  <wp:docPr id="237728562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906499680" name="Picture"/>
+                          <pic:cNvPr id="237728562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621450979" name="Picture">
+                  <wp:docPr id="2038085114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621450979" name="Picture"/>
+                          <pic:cNvPr id="2038085114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709054572" name="Picture">
+                        <wp:docPr id="395100202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709054572" name="Picture"/>
+                                <pic:cNvPr id="395100202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32481180" name="Picture">
+                  <wp:docPr id="1710395063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32481180" name="Picture"/>
+                          <pic:cNvPr id="1710395063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453900201" name="Picture">
+                  <wp:docPr id="963582159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453900201" name="Picture"/>
+                          <pic:cNvPr id="963582159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581903172" name="Picture">
+                  <wp:docPr id="1876367831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581903172" name="Picture"/>
+                          <pic:cNvPr id="1876367831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885507789" name="Picture">
+                  <wp:docPr id="662535581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885507789" name="Picture"/>
+                          <pic:cNvPr id="662535581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572060298" name="Picture">
+                  <wp:docPr id="1437987610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572060298" name="Picture"/>
+                          <pic:cNvPr id="1437987610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2065654706" name="Picture">
+                        <wp:docPr id="56461592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2065654706" name="Picture"/>
+                                <pic:cNvPr id="56461592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992872381" name="Picture">
+                        <wp:docPr id="1021016415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992872381" name="Picture"/>
+                                <pic:cNvPr id="1021016415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="195836015" name="Picture">
+                        <wp:docPr id="1272392847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="195836015" name="Picture"/>
+                                <pic:cNvPr id="1272392847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386187858" name="Picture">
+                        <wp:docPr id="818687541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386187858" name="Picture"/>
+                                <pic:cNvPr id="818687541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170797445" name="Picture">
+                        <wp:docPr id="1628803771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170797445" name="Picture"/>
+                                <pic:cNvPr id="1628803771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423214252" name="Picture">
+                        <wp:docPr id="1524015347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423214252" name="Picture"/>
+                                <pic:cNvPr id="1524015347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1596219664" name="Picture">
+                        <wp:docPr id="1333905161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1596219664" name="Picture"/>
+                                <pic:cNvPr id="1333905161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480604813" name="Picture">
+                        <wp:docPr id="809205074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480604813" name="Picture"/>
+                                <pic:cNvPr id="809205074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411958277" name="Picture">
+                        <wp:docPr id="1343781074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411958277" name="Picture"/>
+                                <pic:cNvPr id="1343781074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658965321" name="Picture">
+                        <wp:docPr id="463480428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658965321" name="Picture"/>
+                                <pic:cNvPr id="463480428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939263304" name="Picture">
+                        <wp:docPr id="1418515600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939263304" name="Picture"/>
+                                <pic:cNvPr id="1418515600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1379428800" name="Picture">
+                        <wp:docPr id="610601826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1379428800" name="Picture"/>
+                                <pic:cNvPr id="610601826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919460349" name="Picture">
+                        <wp:docPr id="1373338346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919460349" name="Picture"/>
+                                <pic:cNvPr id="1373338346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1388192305" name="Picture">
+                        <wp:docPr id="1871489691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1388192305" name="Picture"/>
+                                <pic:cNvPr id="1871489691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898875803" name="Picture">
+                        <wp:docPr id="1455883146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898875803" name="Picture"/>
+                                <pic:cNvPr id="1455883146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667528207" name="Picture">
+                  <wp:docPr id="1255682144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667528207" name="Picture"/>
+                          <pic:cNvPr id="1255682144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810805101" name="Picture">
+                  <wp:docPr id="299047626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810805101" name="Picture"/>
+                          <pic:cNvPr id="299047626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099008402" name="Picture">
+                  <wp:docPr id="285373481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099008402" name="Picture"/>
+                          <pic:cNvPr id="285373481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867717256" name="Picture">
+                  <wp:docPr id="704510111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867717256" name="Picture"/>
+                          <pic:cNvPr id="704510111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754592343" name="Picture">
+                  <wp:docPr id="135222832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754592343" name="Picture"/>
+                          <pic:cNvPr id="135222832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875863166" name="Picture">
+                  <wp:docPr id="900523910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875863166" name="Picture"/>
+                          <pic:cNvPr id="900523910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="860276543" name="Picture">
+                        <wp:docPr id="1698714278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="860276543" name="Picture"/>
+                                <pic:cNvPr id="1698714278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682275717" name="Picture">
+                  <wp:docPr id="633477846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682275717" name="Picture"/>
+                          <pic:cNvPr id="633477846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075688190" name="Picture">
+                  <wp:docPr id="491045276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075688190" name="Picture"/>
+                          <pic:cNvPr id="491045276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118267785" name="Picture">
+                  <wp:docPr id="2054579696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118267785" name="Picture"/>
+                          <pic:cNvPr id="2054579696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801066045" name="Picture">
+                  <wp:docPr id="1718427275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801066045" name="Picture"/>
+                          <pic:cNvPr id="1718427275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181047703" name="Picture">
+                  <wp:docPr id="1943955916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181047703" name="Picture"/>
+                          <pic:cNvPr id="1943955916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343449388" name="Picture">
+                  <wp:docPr id="1467918723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343449388" name="Picture"/>
+                          <pic:cNvPr id="1467918723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255881232" name="Picture">
+                        <wp:docPr id="1310349025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255881232" name="Picture"/>
+                                <pic:cNvPr id="1310349025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218213405" name="Picture">
+                  <wp:docPr id="1529298033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218213405" name="Picture"/>
+                          <pic:cNvPr id="1529298033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339890760" name="Picture">
+                  <wp:docPr id="2004157956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339890760" name="Picture"/>
+                          <pic:cNvPr id="2004157956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244389884" name="Picture">
+                  <wp:docPr id="1026118692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244389884" name="Picture"/>
+                          <pic:cNvPr id="1026118692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095932180" name="Picture">
+                  <wp:docPr id="1993338470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095932180" name="Picture"/>
+                          <pic:cNvPr id="1993338470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141729006" name="Picture">
+                  <wp:docPr id="1999495748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141729006" name="Picture"/>
+                          <pic:cNvPr id="1999495748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097460764" name="Picture">
+                  <wp:docPr id="1099272876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097460764" name="Picture"/>
+                          <pic:cNvPr id="1099272876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912721603" name="Picture">
+                        <wp:docPr id="491364256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912721603" name="Picture"/>
+                                <pic:cNvPr id="491364256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120795245" name="Picture">
+                  <wp:docPr id="840897132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120795245" name="Picture"/>
+                          <pic:cNvPr id="840897132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148104357" name="Picture">
+                  <wp:docPr id="1634176116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148104357" name="Picture"/>
+                          <pic:cNvPr id="1634176116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948822196" name="Picture">
+                  <wp:docPr id="805485415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948822196" name="Picture"/>
+                          <pic:cNvPr id="805485415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013648139" name="Picture">
+                  <wp:docPr id="1615483661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013648139" name="Picture"/>
+                          <pic:cNvPr id="1615483661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722089711" name="Picture">
+                  <wp:docPr id="1033074524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722089711" name="Picture"/>
+                          <pic:cNvPr id="1033074524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440816688" name="Picture">
+                  <wp:docPr id="409942538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440816688" name="Picture"/>
+                          <pic:cNvPr id="409942538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408743570" name="Picture">
+                  <wp:docPr id="132866397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408743570" name="Picture"/>
+                          <pic:cNvPr id="132866397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999622771" name="Picture">
+                  <wp:docPr id="3530800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999622771" name="Picture"/>
+                          <pic:cNvPr id="3530800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211105901" name="Picture">
+                  <wp:docPr id="1397080923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211105901" name="Picture"/>
+                          <pic:cNvPr id="1397080923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963490144" name="Picture">
+                        <wp:docPr id="1898898081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963490144" name="Picture"/>
+                                <pic:cNvPr id="1898898081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038302406" name="Picture">
+                  <wp:docPr id="210544836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038302406" name="Picture"/>
+                          <pic:cNvPr id="210544836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407363397" name="Picture">
+                  <wp:docPr id="78748067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407363397" name="Picture"/>
+                          <pic:cNvPr id="78748067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245444079" name="Picture">
+                  <wp:docPr id="716863986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245444079" name="Picture"/>
+                          <pic:cNvPr id="716863986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90562198" name="Picture">
+                  <wp:docPr id="631581117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90562198" name="Picture"/>
+                          <pic:cNvPr id="631581117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980822032" name="Picture">
+                  <wp:docPr id="1510901569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980822032" name="Picture"/>
+                          <pic:cNvPr id="1510901569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697743302" name="Picture">
+                  <wp:docPr id="529595949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697743302" name="Picture"/>
+                          <pic:cNvPr id="529595949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139087915" name="Picture">
+                        <wp:docPr id="2000651631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139087915" name="Picture"/>
+                                <pic:cNvPr id="2000651631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607580950" name="Picture">
+                  <wp:docPr id="1875278899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607580950" name="Picture"/>
+                          <pic:cNvPr id="1875278899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610509820" name="Picture">
+                  <wp:docPr id="203363604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610509820" name="Picture"/>
+                          <pic:cNvPr id="203363604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560625622" name="Picture">
+                  <wp:docPr id="2013487234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560625622" name="Picture"/>
+                          <pic:cNvPr id="2013487234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>