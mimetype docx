--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068824383" name="Picture">
+                  <wp:docPr id="245792526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068824383" name="Picture"/>
+                          <pic:cNvPr id="245792526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808296328" name="Picture">
+                  <wp:docPr id="176334332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808296328" name="Picture"/>
+                          <pic:cNvPr id="176334332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465683099" name="Picture">
+                        <wp:docPr id="268620682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465683099" name="Picture"/>
+                                <pic:cNvPr id="268620682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873691371" name="Picture">
+                  <wp:docPr id="325424091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873691371" name="Picture"/>
+                          <pic:cNvPr id="325424091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950991227" name="Picture">
+                  <wp:docPr id="614460990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950991227" name="Picture"/>
+                          <pic:cNvPr id="614460990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730281907" name="Picture">
+                  <wp:docPr id="1853268350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730281907" name="Picture"/>
+                          <pic:cNvPr id="1853268350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125508417" name="Picture">
+                  <wp:docPr id="2080726608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125508417" name="Picture"/>
+                          <pic:cNvPr id="2080726608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96711409" name="Picture">
+                  <wp:docPr id="95567211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96711409" name="Picture"/>
+                          <pic:cNvPr id="95567211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827386112" name="Picture">
+                        <wp:docPr id="1034234166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827386112" name="Picture"/>
+                                <pic:cNvPr id="1034234166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262798565" name="Picture">
+                        <wp:docPr id="497978873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262798565" name="Picture"/>
+                                <pic:cNvPr id="497978873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1647398777" name="Picture">
+                        <wp:docPr id="1538772541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1647398777" name="Picture"/>
+                                <pic:cNvPr id="1538772541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1863413497" name="Picture">
+                        <wp:docPr id="1042382327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1863413497" name="Picture"/>
+                                <pic:cNvPr id="1042382327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770149278" name="Picture">
+                        <wp:docPr id="1582473732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770149278" name="Picture"/>
+                                <pic:cNvPr id="1582473732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199169085" name="Picture">
+                        <wp:docPr id="1617523299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199169085" name="Picture"/>
+                                <pic:cNvPr id="1617523299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480642140" name="Picture">
+                        <wp:docPr id="7548416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480642140" name="Picture"/>
+                                <pic:cNvPr id="7548416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274028843" name="Picture">
+                        <wp:docPr id="1309738091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274028843" name="Picture"/>
+                                <pic:cNvPr id="1309738091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895531875" name="Picture">
+                        <wp:docPr id="909115860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895531875" name="Picture"/>
+                                <pic:cNvPr id="909115860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131949474" name="Picture">
+                        <wp:docPr id="679688667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131949474" name="Picture"/>
+                                <pic:cNvPr id="679688667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548462485" name="Picture">
+                        <wp:docPr id="482657779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548462485" name="Picture"/>
+                                <pic:cNvPr id="482657779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15662380" name="Picture">
+                        <wp:docPr id="213559033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15662380" name="Picture"/>
+                                <pic:cNvPr id="213559033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680551810" name="Picture">
+                        <wp:docPr id="1532054362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680551810" name="Picture"/>
+                                <pic:cNvPr id="1532054362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167254628" name="Picture">
+                        <wp:docPr id="1211676534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167254628" name="Picture"/>
+                                <pic:cNvPr id="1211676534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099234978" name="Picture">
+                        <wp:docPr id="754477115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099234978" name="Picture"/>
+                                <pic:cNvPr id="754477115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003953595" name="Picture">
+                  <wp:docPr id="1842723199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003953595" name="Picture"/>
+                          <pic:cNvPr id="1842723199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057998378" name="Picture">
+                  <wp:docPr id="2030607595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057998378" name="Picture"/>
+                          <pic:cNvPr id="2030607595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987052417" name="Picture">
+                  <wp:docPr id="797588567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987052417" name="Picture"/>
+                          <pic:cNvPr id="797588567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941161253" name="Picture">
+                  <wp:docPr id="1652074944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941161253" name="Picture"/>
+                          <pic:cNvPr id="1652074944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208854530" name="Picture">
+                  <wp:docPr id="559405657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208854530" name="Picture"/>
+                          <pic:cNvPr id="559405657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108950823" name="Picture">
+                  <wp:docPr id="1116458838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108950823" name="Picture"/>
+                          <pic:cNvPr id="1116458838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667170491" name="Picture">
+                        <wp:docPr id="957478457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667170491" name="Picture"/>
+                                <pic:cNvPr id="957478457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934851377" name="Picture">
+                  <wp:docPr id="1228811818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934851377" name="Picture"/>
+                          <pic:cNvPr id="1228811818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552677911" name="Picture">
+                  <wp:docPr id="25246619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552677911" name="Picture"/>
+                          <pic:cNvPr id="25246619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993047658" name="Picture">
+                  <wp:docPr id="932685228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993047658" name="Picture"/>
+                          <pic:cNvPr id="932685228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133168620" name="Picture">
+                  <wp:docPr id="2141338016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133168620" name="Picture"/>
+                          <pic:cNvPr id="2141338016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420085198" name="Picture">
+                  <wp:docPr id="1752456658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420085198" name="Picture"/>
+                          <pic:cNvPr id="1752456658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349941914" name="Picture">
+                  <wp:docPr id="194239976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349941914" name="Picture"/>
+                          <pic:cNvPr id="194239976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1881274396" name="Picture">
+                        <wp:docPr id="1992353802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1881274396" name="Picture"/>
+                                <pic:cNvPr id="1992353802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662182963" name="Picture">
+                        <wp:docPr id="447935392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662182963" name="Picture"/>
+                                <pic:cNvPr id="447935392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470553429" name="Picture">
+                  <wp:docPr id="1799608388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470553429" name="Picture"/>
+                          <pic:cNvPr id="1799608388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231432131" name="Picture">
+                  <wp:docPr id="1633200732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231432131" name="Picture"/>
+                          <pic:cNvPr id="1633200732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419534720" name="Picture">
+                  <wp:docPr id="297726330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419534720" name="Picture"/>
+                          <pic:cNvPr id="297726330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654766738" name="Picture">
+                  <wp:docPr id="1452059482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654766738" name="Picture"/>
+                          <pic:cNvPr id="1452059482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96748025" name="Picture">
+                  <wp:docPr id="61115182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96748025" name="Picture"/>
+                          <pic:cNvPr id="61115182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277411429" name="Picture">
+                  <wp:docPr id="328400428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277411429" name="Picture"/>
+                          <pic:cNvPr id="328400428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30103,57 +30103,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1024834399" name="Picture">
+                        <wp:docPr id="1883115910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1024834399" name="Picture"/>
+                                <pic:cNvPr id="1883115910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31597,57 +31597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629756659" name="Picture">
+                  <wp:docPr id="460669383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629756659" name="Picture"/>
+                          <pic:cNvPr id="460669383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31686,57 +31686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648165467" name="Picture">
+                  <wp:docPr id="305550684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648165467" name="Picture"/>
+                          <pic:cNvPr id="305550684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32366,57 +32366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229705878" name="Picture">
+                  <wp:docPr id="257651573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229705878" name="Picture"/>
+                          <pic:cNvPr id="257651573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33427,57 +33427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970742125" name="Picture">
+                  <wp:docPr id="1191415688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970742125" name="Picture"/>
+                          <pic:cNvPr id="1191415688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33530,57 +33530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503129902" name="Picture">
+                  <wp:docPr id="1620086850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503129902" name="Picture"/>
+                          <pic:cNvPr id="1620086850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34988,57 +34988,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24911756" name="Picture">
+                  <wp:docPr id="1210264940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24911756" name="Picture"/>
+                          <pic:cNvPr id="1210264940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36185,57 +36185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226313528" name="Picture">
+                        <wp:docPr id="1080509039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226313528" name="Picture"/>
+                                <pic:cNvPr id="1080509039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38753,57 +38753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099728481" name="Picture">
+                  <wp:docPr id="278874913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099728481" name="Picture"/>
+                          <pic:cNvPr id="278874913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38842,57 +38842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507125931" name="Picture">
+                  <wp:docPr id="2113156218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507125931" name="Picture"/>
+                          <pic:cNvPr id="2113156218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39486,57 +39486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030691025" name="Picture">
+                  <wp:docPr id="133850513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030691025" name="Picture"/>
+                          <pic:cNvPr id="133850513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40484,57 +40484,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67073825" name="Picture">
+                  <wp:docPr id="266333283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67073825" name="Picture"/>
+                          <pic:cNvPr id="266333283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40587,57 +40587,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800862723" name="Picture">
+                  <wp:docPr id="1302017453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800862723" name="Picture"/>
+                          <pic:cNvPr id="1302017453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799597916" name="Picture">
+                  <wp:docPr id="768969389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799597916" name="Picture"/>
+                          <pic:cNvPr id="768969389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43107,57 +43107,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493878972" name="Picture">
+                        <wp:docPr id="1835581201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493878972" name="Picture"/>
+                                <pic:cNvPr id="1835581201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44328,57 +44328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836781252" name="Picture">
+                  <wp:docPr id="1818874099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836781252" name="Picture"/>
+                          <pic:cNvPr id="1818874099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465274484" name="Picture">
+                  <wp:docPr id="1782563141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465274484" name="Picture"/>
+                          <pic:cNvPr id="1782563141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44813,57 +44813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101888658" name="Picture">
+                  <wp:docPr id="1156608418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101888658" name="Picture"/>
+                          <pic:cNvPr id="1156608418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>