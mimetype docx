--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783129407" name="Picture">
+                  <wp:docPr id="461942326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783129407" name="Picture"/>
+                          <pic:cNvPr id="461942326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750292199" name="Picture">
+                  <wp:docPr id="123225944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750292199" name="Picture"/>
+                          <pic:cNvPr id="123225944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201497091" name="Picture">
+                        <wp:docPr id="1443291305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201497091" name="Picture"/>
+                                <pic:cNvPr id="1443291305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160131555" name="Picture">
+                  <wp:docPr id="250029640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160131555" name="Picture"/>
+                          <pic:cNvPr id="250029640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210042338" name="Picture">
+                  <wp:docPr id="1245158165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210042338" name="Picture"/>
+                          <pic:cNvPr id="1245158165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227740523" name="Picture">
+                  <wp:docPr id="1035431757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227740523" name="Picture"/>
+                          <pic:cNvPr id="1035431757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204723753" name="Picture">
+                  <wp:docPr id="231880470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204723753" name="Picture"/>
+                          <pic:cNvPr id="231880470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054031085" name="Picture">
+                  <wp:docPr id="775946835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054031085" name="Picture"/>
+                          <pic:cNvPr id="775946835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538542820" name="Picture">
+                        <wp:docPr id="896489818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538542820" name="Picture"/>
+                                <pic:cNvPr id="896489818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106675007" name="Picture">
+                        <wp:docPr id="15601546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106675007" name="Picture"/>
+                                <pic:cNvPr id="15601546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255751705" name="Picture">
+                        <wp:docPr id="1276188136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255751705" name="Picture"/>
+                                <pic:cNvPr id="1276188136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1122075962" name="Picture">
+                        <wp:docPr id="2034749491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1122075962" name="Picture"/>
+                                <pic:cNvPr id="2034749491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643406889" name="Picture">
+                        <wp:docPr id="1400227046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643406889" name="Picture"/>
+                                <pic:cNvPr id="1400227046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412155374" name="Picture">
+                        <wp:docPr id="1357729539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412155374" name="Picture"/>
+                                <pic:cNvPr id="1357729539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660789455" name="Picture">
+                        <wp:docPr id="491759238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660789455" name="Picture"/>
+                                <pic:cNvPr id="491759238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879236206" name="Picture">
+                        <wp:docPr id="1011513090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879236206" name="Picture"/>
+                                <pic:cNvPr id="1011513090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097980987" name="Picture">
+                        <wp:docPr id="1625704226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097980987" name="Picture"/>
+                                <pic:cNvPr id="1625704226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451401148" name="Picture">
+                        <wp:docPr id="1420123799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451401148" name="Picture"/>
+                                <pic:cNvPr id="1420123799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434437355" name="Picture">
+                        <wp:docPr id="959677197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434437355" name="Picture"/>
+                                <pic:cNvPr id="959677197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441106362" name="Picture">
+                        <wp:docPr id="1378697372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441106362" name="Picture"/>
+                                <pic:cNvPr id="1378697372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320677774" name="Picture">
+                  <wp:docPr id="1313965414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320677774" name="Picture"/>
+                          <pic:cNvPr id="1313965414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032225603" name="Picture">
+                  <wp:docPr id="986505348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032225603" name="Picture"/>
+                          <pic:cNvPr id="986505348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147160624" name="Picture">
+                  <wp:docPr id="217672543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147160624" name="Picture"/>
+                          <pic:cNvPr id="217672543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128738733" name="Picture">
+                  <wp:docPr id="692862269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128738733" name="Picture"/>
+                          <pic:cNvPr id="692862269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149017669" name="Picture">
+                  <wp:docPr id="1654577941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149017669" name="Picture"/>
+                          <pic:cNvPr id="1654577941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863966975" name="Picture">
+                  <wp:docPr id="970152624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863966975" name="Picture"/>
+                          <pic:cNvPr id="970152624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772670455" name="Picture">
+                        <wp:docPr id="1079180958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772670455" name="Picture"/>
+                                <pic:cNvPr id="1079180958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084163452" name="Picture">
+                  <wp:docPr id="1300311941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084163452" name="Picture"/>
+                          <pic:cNvPr id="1300311941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016049351" name="Picture">
+                  <wp:docPr id="1732190952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016049351" name="Picture"/>
+                          <pic:cNvPr id="1732190952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656750874" name="Picture">
+                  <wp:docPr id="818841247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656750874" name="Picture"/>
+                          <pic:cNvPr id="818841247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635293127" name="Picture">
+                  <wp:docPr id="28785519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635293127" name="Picture"/>
+                          <pic:cNvPr id="28785519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112732995" name="Picture">
+                  <wp:docPr id="1219992490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112732995" name="Picture"/>
+                          <pic:cNvPr id="1219992490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234253040" name="Picture">
+                  <wp:docPr id="439663910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234253040" name="Picture"/>
+                          <pic:cNvPr id="439663910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733259380" name="Picture">
+                        <wp:docPr id="754809411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733259380" name="Picture"/>
+                                <pic:cNvPr id="754809411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="195137763" name="Picture">
+                        <wp:docPr id="343412436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="195137763" name="Picture"/>
+                                <pic:cNvPr id="343412436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94896357" name="Picture">
+                  <wp:docPr id="1401962874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94896357" name="Picture"/>
+                          <pic:cNvPr id="1401962874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100908175" name="Picture">
+                  <wp:docPr id="1769671166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100908175" name="Picture"/>
+                          <pic:cNvPr id="1769671166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394218735" name="Picture">
+                  <wp:docPr id="1523713085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394218735" name="Picture"/>
+                          <pic:cNvPr id="1523713085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752251914" name="Picture">
+                  <wp:docPr id="1875231492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752251914" name="Picture"/>
+                          <pic:cNvPr id="1875231492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521157191" name="Picture">
+                  <wp:docPr id="659019828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521157191" name="Picture"/>
+                          <pic:cNvPr id="659019828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497680560" name="Picture">
+                  <wp:docPr id="278108983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497680560" name="Picture"/>
+                          <pic:cNvPr id="278108983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1972596043" name="Picture">
+                        <wp:docPr id="1514250637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1972596043" name="Picture"/>
+                                <pic:cNvPr id="1514250637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175974403" name="Picture">
+                  <wp:docPr id="1443349457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175974403" name="Picture"/>
+                          <pic:cNvPr id="1443349457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708132307" name="Picture">
+                  <wp:docPr id="1012580679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708132307" name="Picture"/>
+                          <pic:cNvPr id="1012580679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181100846" name="Picture">
+                  <wp:docPr id="1960826331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181100846" name="Picture"/>
+                          <pic:cNvPr id="1960826331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416909527" name="Picture">
+                  <wp:docPr id="574691036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416909527" name="Picture"/>
+                          <pic:cNvPr id="574691036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164132296" name="Picture">
+                  <wp:docPr id="415020782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164132296" name="Picture"/>
+                          <pic:cNvPr id="415020782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605167691" name="Picture">
+                  <wp:docPr id="2113957379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605167691" name="Picture"/>
+                          <pic:cNvPr id="2113957379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1264070118" name="Picture">
+                        <wp:docPr id="1718347454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1264070118" name="Picture"/>
+                                <pic:cNvPr id="1718347454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130533566" name="Picture">
+                  <wp:docPr id="459729926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130533566" name="Picture"/>
+                          <pic:cNvPr id="459729926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676084098" name="Picture">
+                  <wp:docPr id="767658613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676084098" name="Picture"/>
+                          <pic:cNvPr id="767658613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403953817" name="Picture">
+                  <wp:docPr id="1732164896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403953817" name="Picture"/>
+                          <pic:cNvPr id="1732164896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>