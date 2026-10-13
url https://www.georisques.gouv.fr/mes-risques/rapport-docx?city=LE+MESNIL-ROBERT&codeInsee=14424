--- v1 (2026-10-11)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461942326" name="Picture">
+                  <wp:docPr id="2145757430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461942326" name="Picture"/>
+                          <pic:cNvPr id="2145757430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123225944" name="Picture">
+                  <wp:docPr id="1509353564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123225944" name="Picture"/>
+                          <pic:cNvPr id="1509353564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443291305" name="Picture">
+                        <wp:docPr id="17703226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443291305" name="Picture"/>
+                                <pic:cNvPr id="17703226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250029640" name="Picture">
+                  <wp:docPr id="1902336697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250029640" name="Picture"/>
+                          <pic:cNvPr id="1902336697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245158165" name="Picture">
+                  <wp:docPr id="174137244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245158165" name="Picture"/>
+                          <pic:cNvPr id="174137244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035431757" name="Picture">
+                  <wp:docPr id="2042924395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035431757" name="Picture"/>
+                          <pic:cNvPr id="2042924395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231880470" name="Picture">
+                  <wp:docPr id="2138497936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231880470" name="Picture"/>
+                          <pic:cNvPr id="2138497936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775946835" name="Picture">
+                  <wp:docPr id="783346957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775946835" name="Picture"/>
+                          <pic:cNvPr id="783346957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="896489818" name="Picture">
+                        <wp:docPr id="154843242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="896489818" name="Picture"/>
+                                <pic:cNvPr id="154843242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15601546" name="Picture">
+                        <wp:docPr id="520093112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15601546" name="Picture"/>
+                                <pic:cNvPr id="520093112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276188136" name="Picture">
+                        <wp:docPr id="1131917558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276188136" name="Picture"/>
+                                <pic:cNvPr id="1131917558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2034749491" name="Picture">
+                        <wp:docPr id="596321207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2034749491" name="Picture"/>
+                                <pic:cNvPr id="596321207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400227046" name="Picture">
+                        <wp:docPr id="1335112419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400227046" name="Picture"/>
+                                <pic:cNvPr id="1335112419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357729539" name="Picture">
+                        <wp:docPr id="1632668766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357729539" name="Picture"/>
+                                <pic:cNvPr id="1632668766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491759238" name="Picture">
+                        <wp:docPr id="51428191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491759238" name="Picture"/>
+                                <pic:cNvPr id="51428191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011513090" name="Picture">
+                        <wp:docPr id="2060862207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011513090" name="Picture"/>
+                                <pic:cNvPr id="2060862207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625704226" name="Picture">
+                        <wp:docPr id="194390326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625704226" name="Picture"/>
+                                <pic:cNvPr id="194390326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420123799" name="Picture">
+                        <wp:docPr id="757856551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420123799" name="Picture"/>
+                                <pic:cNvPr id="757856551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959677197" name="Picture">
+                        <wp:docPr id="344391111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959677197" name="Picture"/>
+                                <pic:cNvPr id="344391111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378697372" name="Picture">
+                        <wp:docPr id="689069323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378697372" name="Picture"/>
+                                <pic:cNvPr id="689069323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313965414" name="Picture">
+                  <wp:docPr id="808138939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313965414" name="Picture"/>
+                          <pic:cNvPr id="808138939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986505348" name="Picture">
+                  <wp:docPr id="951436796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986505348" name="Picture"/>
+                          <pic:cNvPr id="951436796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217672543" name="Picture">
+                  <wp:docPr id="1631839370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217672543" name="Picture"/>
+                          <pic:cNvPr id="1631839370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692862269" name="Picture">
+                  <wp:docPr id="336388290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692862269" name="Picture"/>
+                          <pic:cNvPr id="336388290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654577941" name="Picture">
+                  <wp:docPr id="1097543095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654577941" name="Picture"/>
+                          <pic:cNvPr id="1097543095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970152624" name="Picture">
+                  <wp:docPr id="654836335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970152624" name="Picture"/>
+                          <pic:cNvPr id="654836335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079180958" name="Picture">
+                        <wp:docPr id="1108318577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079180958" name="Picture"/>
+                                <pic:cNvPr id="1108318577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300311941" name="Picture">
+                  <wp:docPr id="1176870660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300311941" name="Picture"/>
+                          <pic:cNvPr id="1176870660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732190952" name="Picture">
+                  <wp:docPr id="1532143215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732190952" name="Picture"/>
+                          <pic:cNvPr id="1532143215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818841247" name="Picture">
+                  <wp:docPr id="1705535589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818841247" name="Picture"/>
+                          <pic:cNvPr id="1705535589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28785519" name="Picture">
+                  <wp:docPr id="1169346282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28785519" name="Picture"/>
+                          <pic:cNvPr id="1169346282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219992490" name="Picture">
+                  <wp:docPr id="693444761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219992490" name="Picture"/>
+                          <pic:cNvPr id="693444761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439663910" name="Picture">
+                  <wp:docPr id="1367347803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439663910" name="Picture"/>
+                          <pic:cNvPr id="1367347803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754809411" name="Picture">
+                        <wp:docPr id="1168103420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754809411" name="Picture"/>
+                                <pic:cNvPr id="1168103420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="343412436" name="Picture">
+                        <wp:docPr id="628905570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="343412436" name="Picture"/>
+                                <pic:cNvPr id="628905570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401962874" name="Picture">
+                  <wp:docPr id="510088454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401962874" name="Picture"/>
+                          <pic:cNvPr id="510088454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769671166" name="Picture">
+                  <wp:docPr id="1397863131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769671166" name="Picture"/>
+                          <pic:cNvPr id="1397863131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523713085" name="Picture">
+                  <wp:docPr id="1559572877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523713085" name="Picture"/>
+                          <pic:cNvPr id="1559572877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875231492" name="Picture">
+                  <wp:docPr id="1653698865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875231492" name="Picture"/>
+                          <pic:cNvPr id="1653698865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659019828" name="Picture">
+                  <wp:docPr id="2032538729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659019828" name="Picture"/>
+                          <pic:cNvPr id="2032538729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278108983" name="Picture">
+                  <wp:docPr id="190127768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278108983" name="Picture"/>
+                          <pic:cNvPr id="190127768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1514250637" name="Picture">
+                        <wp:docPr id="1038366333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1514250637" name="Picture"/>
+                                <pic:cNvPr id="1038366333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443349457" name="Picture">
+                  <wp:docPr id="510021255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443349457" name="Picture"/>
+                          <pic:cNvPr id="510021255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012580679" name="Picture">
+                  <wp:docPr id="306515042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012580679" name="Picture"/>
+                          <pic:cNvPr id="306515042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960826331" name="Picture">
+                  <wp:docPr id="1406095982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960826331" name="Picture"/>
+                          <pic:cNvPr id="1406095982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574691036" name="Picture">
+                  <wp:docPr id="431167771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574691036" name="Picture"/>
+                          <pic:cNvPr id="431167771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415020782" name="Picture">
+                  <wp:docPr id="763770722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415020782" name="Picture"/>
+                          <pic:cNvPr id="763770722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113957379" name="Picture">
+                  <wp:docPr id="890899684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113957379" name="Picture"/>
+                          <pic:cNvPr id="890899684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718347454" name="Picture">
+                        <wp:docPr id="262652380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718347454" name="Picture"/>
+                                <pic:cNvPr id="262652380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459729926" name="Picture">
+                  <wp:docPr id="1782546912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459729926" name="Picture"/>
+                          <pic:cNvPr id="1782546912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767658613" name="Picture">
+                  <wp:docPr id="460666789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767658613" name="Picture"/>
+                          <pic:cNvPr id="460666789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732164896" name="Picture">
+                  <wp:docPr id="86748647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732164896" name="Picture"/>
+                          <pic:cNvPr id="86748647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>