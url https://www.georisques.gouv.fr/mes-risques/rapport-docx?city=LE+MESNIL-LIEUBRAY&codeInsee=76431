--- v0 (2026-08-19)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275088079" name="Picture">
+                  <wp:docPr id="1402938277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275088079" name="Picture"/>
+                          <pic:cNvPr id="1402938277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757987160" name="Picture">
+                  <wp:docPr id="1296097877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757987160" name="Picture"/>
+                          <pic:cNvPr id="1296097877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136127898" name="Picture">
+                        <wp:docPr id="1799925154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136127898" name="Picture"/>
+                                <pic:cNvPr id="1799925154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735919342" name="Picture">
+                  <wp:docPr id="353762692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735919342" name="Picture"/>
+                          <pic:cNvPr id="353762692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427583913" name="Picture">
+                  <wp:docPr id="1854409772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427583913" name="Picture"/>
+                          <pic:cNvPr id="1854409772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901543064" name="Picture">
+                  <wp:docPr id="160471374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901543064" name="Picture"/>
+                          <pic:cNvPr id="160471374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042789935" name="Picture">
+                  <wp:docPr id="398724344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042789935" name="Picture"/>
+                          <pic:cNvPr id="398724344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611123002" name="Picture">
+                  <wp:docPr id="282737526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611123002" name="Picture"/>
+                          <pic:cNvPr id="282737526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389341248" name="Picture">
+                        <wp:docPr id="89264009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389341248" name="Picture"/>
+                                <pic:cNvPr id="89264009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1042400241" name="Picture">
+                        <wp:docPr id="1536859090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1042400241" name="Picture"/>
+                                <pic:cNvPr id="1536859090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42369379" name="Picture">
+                        <wp:docPr id="1473836195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42369379" name="Picture"/>
+                                <pic:cNvPr id="1473836195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838307325" name="Picture">
+                        <wp:docPr id="1374289802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838307325" name="Picture"/>
+                                <pic:cNvPr id="1374289802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170850191" name="Picture">
+                        <wp:docPr id="1530056895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170850191" name="Picture"/>
+                                <pic:cNvPr id="1530056895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128270742" name="Picture">
+                        <wp:docPr id="1426307538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128270742" name="Picture"/>
+                                <pic:cNvPr id="1426307538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1958099437" name="Picture">
+                        <wp:docPr id="1923990542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1958099437" name="Picture"/>
+                                <pic:cNvPr id="1923990542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1017622286" name="Picture">
+                        <wp:docPr id="1912118223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1017622286" name="Picture"/>
+                                <pic:cNvPr id="1912118223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134286710" name="Picture">
+                        <wp:docPr id="1080474679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134286710" name="Picture"/>
+                                <pic:cNvPr id="1080474679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162250234" name="Picture">
+                        <wp:docPr id="1030411351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162250234" name="Picture"/>
+                                <pic:cNvPr id="1030411351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420640606" name="Picture">
+                        <wp:docPr id="931402172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420640606" name="Picture"/>
+                                <pic:cNvPr id="931402172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095340712" name="Picture">
+                        <wp:docPr id="455948989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095340712" name="Picture"/>
+                                <pic:cNvPr id="455948989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="391176249" name="Picture">
+                        <wp:docPr id="576952014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="391176249" name="Picture"/>
+                                <pic:cNvPr id="576952014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281465978" name="Picture">
+                        <wp:docPr id="1485518500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281465978" name="Picture"/>
+                                <pic:cNvPr id="1485518500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734039807" name="Picture">
+                        <wp:docPr id="441881358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734039807" name="Picture"/>
+                                <pic:cNvPr id="441881358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881756863" name="Picture">
+                  <wp:docPr id="934780065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881756863" name="Picture"/>
+                          <pic:cNvPr id="934780065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050780405" name="Picture">
+                  <wp:docPr id="1448975541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050780405" name="Picture"/>
+                          <pic:cNvPr id="1448975541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85231180" name="Picture">
+                  <wp:docPr id="317596865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85231180" name="Picture"/>
+                          <pic:cNvPr id="317596865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346707221" name="Picture">
+                  <wp:docPr id="45775726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346707221" name="Picture"/>
+                          <pic:cNvPr id="45775726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737836026" name="Picture">
+                  <wp:docPr id="992398963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737836026" name="Picture"/>
+                          <pic:cNvPr id="992398963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387929337" name="Picture">
+                  <wp:docPr id="846154470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387929337" name="Picture"/>
+                          <pic:cNvPr id="846154470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="338973904" name="Picture">
+                        <wp:docPr id="1793131121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="338973904" name="Picture"/>
+                                <pic:cNvPr id="1793131121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792068550" name="Picture">
+                  <wp:docPr id="547612892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792068550" name="Picture"/>
+                          <pic:cNvPr id="547612892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239168212" name="Picture">
+                  <wp:docPr id="1919800485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239168212" name="Picture"/>
+                          <pic:cNvPr id="1919800485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146991083" name="Picture">
+                  <wp:docPr id="276673043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146991083" name="Picture"/>
+                          <pic:cNvPr id="276673043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747348410" name="Picture">
+                  <wp:docPr id="1934394028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747348410" name="Picture"/>
+                          <pic:cNvPr id="1934394028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374183355" name="Picture">
+                  <wp:docPr id="2072401952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374183355" name="Picture"/>
+                          <pic:cNvPr id="2072401952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017962533" name="Picture">
+                  <wp:docPr id="307076095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017962533" name="Picture"/>
+                          <pic:cNvPr id="307076095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537656666" name="Picture">
+                        <wp:docPr id="365930652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537656666" name="Picture"/>
+                                <pic:cNvPr id="365930652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694534746" name="Picture">
+                  <wp:docPr id="1714939528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694534746" name="Picture"/>
+                          <pic:cNvPr id="1714939528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052528826" name="Picture">
+                  <wp:docPr id="2042207490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052528826" name="Picture"/>
+                          <pic:cNvPr id="2042207490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886423709" name="Picture">
+                  <wp:docPr id="1826989853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886423709" name="Picture"/>
+                          <pic:cNvPr id="1826989853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543596369" name="Picture">
+                  <wp:docPr id="1480054143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543596369" name="Picture"/>
+                          <pic:cNvPr id="1480054143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350516005" name="Picture">
+                  <wp:docPr id="1201942961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350516005" name="Picture"/>
+                          <pic:cNvPr id="1201942961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43397096" name="Picture">
+                  <wp:docPr id="2020712238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43397096" name="Picture"/>
+                          <pic:cNvPr id="2020712238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1302802292" name="Picture">
+                        <wp:docPr id="1018875975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1302802292" name="Picture"/>
+                                <pic:cNvPr id="1018875975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718455305" name="Picture">
+                  <wp:docPr id="724524848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718455305" name="Picture"/>
+                          <pic:cNvPr id="724524848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358194469" name="Picture">
+                  <wp:docPr id="1290148098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358194469" name="Picture"/>
+                          <pic:cNvPr id="1290148098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643240565" name="Picture">
+                  <wp:docPr id="640995377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643240565" name="Picture"/>
+                          <pic:cNvPr id="640995377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818938227" name="Picture">
+                  <wp:docPr id="932855498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818938227" name="Picture"/>
+                          <pic:cNvPr id="932855498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765348089" name="Picture">
+                  <wp:docPr id="1263017778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765348089" name="Picture"/>
+                          <pic:cNvPr id="1263017778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105146847" name="Picture">
+                  <wp:docPr id="1266543410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105146847" name="Picture"/>
+                          <pic:cNvPr id="1266543410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187455563" name="Picture">
+                  <wp:docPr id="1210615482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187455563" name="Picture"/>
+                          <pic:cNvPr id="1210615482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134329271" name="Picture">
+                  <wp:docPr id="496524377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134329271" name="Picture"/>
+                          <pic:cNvPr id="496524377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914300456" name="Picture">
+                  <wp:docPr id="687617472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914300456" name="Picture"/>
+                          <pic:cNvPr id="687617472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1533370073" name="Picture">
+                        <wp:docPr id="1983695490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1533370073" name="Picture"/>
+                                <pic:cNvPr id="1983695490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711322421" name="Picture">
+                  <wp:docPr id="1067955120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711322421" name="Picture"/>
+                          <pic:cNvPr id="1067955120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632173517" name="Picture">
+                  <wp:docPr id="104289048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632173517" name="Picture"/>
+                          <pic:cNvPr id="104289048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847583370" name="Picture">
+                  <wp:docPr id="1720713488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847583370" name="Picture"/>
+                          <pic:cNvPr id="1720713488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005596104" name="Picture">
+                  <wp:docPr id="488268926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005596104" name="Picture"/>
+                          <pic:cNvPr id="488268926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966975781" name="Picture">
+                  <wp:docPr id="2056376792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966975781" name="Picture"/>
+                          <pic:cNvPr id="2056376792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327250933" name="Picture">
+                  <wp:docPr id="1764334340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327250933" name="Picture"/>
+                          <pic:cNvPr id="1764334340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1783546022" name="Picture">
+                        <wp:docPr id="215366605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1783546022" name="Picture"/>
+                                <pic:cNvPr id="215366605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925712065" name="Picture">
+                  <wp:docPr id="688025832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925712065" name="Picture"/>
+                          <pic:cNvPr id="688025832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867170490" name="Picture">
+                  <wp:docPr id="546220280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867170490" name="Picture"/>
+                          <pic:cNvPr id="546220280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32432081" name="Picture">
+                  <wp:docPr id="2118300471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32432081" name="Picture"/>
+                          <pic:cNvPr id="2118300471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>