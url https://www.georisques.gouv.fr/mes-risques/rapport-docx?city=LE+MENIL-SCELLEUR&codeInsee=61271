--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791148061" name="Picture">
+                  <wp:docPr id="101507526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791148061" name="Picture"/>
+                          <pic:cNvPr id="101507526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308050881" name="Picture">
+                  <wp:docPr id="1995436749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308050881" name="Picture"/>
+                          <pic:cNvPr id="1995436749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526653452" name="Picture">
+                        <wp:docPr id="398842260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526653452" name="Picture"/>
+                                <pic:cNvPr id="398842260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862009543" name="Picture">
+                  <wp:docPr id="1963361056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862009543" name="Picture"/>
+                          <pic:cNvPr id="1963361056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40807375" name="Picture">
+                  <wp:docPr id="1245690670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40807375" name="Picture"/>
+                          <pic:cNvPr id="1245690670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512216840" name="Picture">
+                  <wp:docPr id="939004608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512216840" name="Picture"/>
+                          <pic:cNvPr id="939004608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553766113" name="Picture">
+                  <wp:docPr id="1328069202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553766113" name="Picture"/>
+                          <pic:cNvPr id="1328069202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135193943" name="Picture">
+                  <wp:docPr id="1786508438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135193943" name="Picture"/>
+                          <pic:cNvPr id="1786508438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1301597822" name="Picture">
+                        <wp:docPr id="1885088962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1301597822" name="Picture"/>
+                                <pic:cNvPr id="1885088962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="857627259" name="Picture">
+                        <wp:docPr id="1281170042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="857627259" name="Picture"/>
+                                <pic:cNvPr id="1281170042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761006172" name="Picture">
+                        <wp:docPr id="802749723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761006172" name="Picture"/>
+                                <pic:cNvPr id="802749723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089768889" name="Picture">
+                        <wp:docPr id="157664921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089768889" name="Picture"/>
+                                <pic:cNvPr id="157664921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964016035" name="Picture">
+                        <wp:docPr id="359276692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964016035" name="Picture"/>
+                                <pic:cNvPr id="359276692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099415348" name="Picture">
+                        <wp:docPr id="1577027817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099415348" name="Picture"/>
+                                <pic:cNvPr id="1577027817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580116373" name="Picture">
+                        <wp:docPr id="661118465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580116373" name="Picture"/>
+                                <pic:cNvPr id="661118465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2062514481" name="Picture">
+                        <wp:docPr id="1349799723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2062514481" name="Picture"/>
+                                <pic:cNvPr id="1349799723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39552439" name="Picture">
+                        <wp:docPr id="288899763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39552439" name="Picture"/>
+                                <pic:cNvPr id="288899763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="76649083" name="Picture">
+                        <wp:docPr id="1332437714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="76649083" name="Picture"/>
+                                <pic:cNvPr id="1332437714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363602179" name="Picture">
+                        <wp:docPr id="667078356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363602179" name="Picture"/>
+                                <pic:cNvPr id="667078356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512712670" name="Picture">
+                        <wp:docPr id="842549823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512712670" name="Picture"/>
+                                <pic:cNvPr id="842549823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736453470" name="Picture">
+                  <wp:docPr id="1132606572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736453470" name="Picture"/>
+                          <pic:cNvPr id="1132606572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435720777" name="Picture">
+                  <wp:docPr id="684240291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435720777" name="Picture"/>
+                          <pic:cNvPr id="684240291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242078989" name="Picture">
+                  <wp:docPr id="2002218994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242078989" name="Picture"/>
+                          <pic:cNvPr id="2002218994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873918277" name="Picture">
+                  <wp:docPr id="217125621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873918277" name="Picture"/>
+                          <pic:cNvPr id="217125621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086551695" name="Picture">
+                  <wp:docPr id="1710937537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086551695" name="Picture"/>
+                          <pic:cNvPr id="1710937537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520185232" name="Picture">
+                  <wp:docPr id="1688709403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520185232" name="Picture"/>
+                          <pic:cNvPr id="1688709403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784063442" name="Picture">
+                        <wp:docPr id="1814558295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784063442" name="Picture"/>
+                                <pic:cNvPr id="1814558295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948294497" name="Picture">
+                  <wp:docPr id="26897188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948294497" name="Picture"/>
+                          <pic:cNvPr id="26897188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826063924" name="Picture">
+                  <wp:docPr id="627454574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826063924" name="Picture"/>
+                          <pic:cNvPr id="627454574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093239946" name="Picture">
+                  <wp:docPr id="1981873627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093239946" name="Picture"/>
+                          <pic:cNvPr id="1981873627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416821615" name="Picture">
+                  <wp:docPr id="862039896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416821615" name="Picture"/>
+                          <pic:cNvPr id="862039896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168613554" name="Picture">
+                  <wp:docPr id="172735689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168613554" name="Picture"/>
+                          <pic:cNvPr id="172735689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704178333" name="Picture">
+                  <wp:docPr id="1160904012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704178333" name="Picture"/>
+                          <pic:cNvPr id="1160904012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1760508039" name="Picture">
+                        <wp:docPr id="1598349851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1760508039" name="Picture"/>
+                                <pic:cNvPr id="1598349851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367557146" name="Picture">
+                        <wp:docPr id="977355387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367557146" name="Picture"/>
+                                <pic:cNvPr id="977355387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077507501" name="Picture">
+                  <wp:docPr id="1114454802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077507501" name="Picture"/>
+                          <pic:cNvPr id="1114454802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087136705" name="Picture">
+                  <wp:docPr id="1098490816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087136705" name="Picture"/>
+                          <pic:cNvPr id="1098490816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386084996" name="Picture">
+                  <wp:docPr id="1066095987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386084996" name="Picture"/>
+                          <pic:cNvPr id="1066095987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571465176" name="Picture">
+                  <wp:docPr id="236985389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571465176" name="Picture"/>
+                          <pic:cNvPr id="236985389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72261927" name="Picture">
+                  <wp:docPr id="1554835345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72261927" name="Picture"/>
+                          <pic:cNvPr id="1554835345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566810001" name="Picture">
+                  <wp:docPr id="1497117781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566810001" name="Picture"/>
+                          <pic:cNvPr id="1497117781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721779229" name="Picture">
+                        <wp:docPr id="1080767100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721779229" name="Picture"/>
+                                <pic:cNvPr id="1080767100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19099909" name="Picture">
+                  <wp:docPr id="2026711224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19099909" name="Picture"/>
+                          <pic:cNvPr id="2026711224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553994392" name="Picture">
+                  <wp:docPr id="612537501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553994392" name="Picture"/>
+                          <pic:cNvPr id="612537501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073267703" name="Picture">
+                  <wp:docPr id="1020105723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073267703" name="Picture"/>
+                          <pic:cNvPr id="1020105723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261685541" name="Picture">
+                  <wp:docPr id="347800060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261685541" name="Picture"/>
+                          <pic:cNvPr id="347800060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172050211" name="Picture">
+                  <wp:docPr id="1322161244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172050211" name="Picture"/>
+                          <pic:cNvPr id="1322161244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153846444" name="Picture">
+                  <wp:docPr id="1432294455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153846444" name="Picture"/>
+                          <pic:cNvPr id="1432294455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402194236" name="Picture">
+                        <wp:docPr id="1046556617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402194236" name="Picture"/>
+                                <pic:cNvPr id="1046556617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638756931" name="Picture">
+                  <wp:docPr id="330459806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638756931" name="Picture"/>
+                          <pic:cNvPr id="330459806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805986448" name="Picture">
+                  <wp:docPr id="883553002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805986448" name="Picture"/>
+                          <pic:cNvPr id="883553002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97300642" name="Picture">
+                  <wp:docPr id="348683491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97300642" name="Picture"/>
+                          <pic:cNvPr id="348683491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>