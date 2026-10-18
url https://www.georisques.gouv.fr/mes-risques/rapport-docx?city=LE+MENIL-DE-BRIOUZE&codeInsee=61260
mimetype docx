--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752408537" name="Picture">
+                  <wp:docPr id="540886013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752408537" name="Picture"/>
+                          <pic:cNvPr id="540886013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937749100" name="Picture">
+                  <wp:docPr id="135565643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937749100" name="Picture"/>
+                          <pic:cNvPr id="135565643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="400324839" name="Picture">
+                        <wp:docPr id="695480422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="400324839" name="Picture"/>
+                                <pic:cNvPr id="695480422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310944035" name="Picture">
+                  <wp:docPr id="1570038928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310944035" name="Picture"/>
+                          <pic:cNvPr id="1570038928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831927334" name="Picture">
+                  <wp:docPr id="59832758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831927334" name="Picture"/>
+                          <pic:cNvPr id="59832758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935820736" name="Picture">
+                  <wp:docPr id="242160478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935820736" name="Picture"/>
+                          <pic:cNvPr id="242160478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039518493" name="Picture">
+                  <wp:docPr id="1707065556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039518493" name="Picture"/>
+                          <pic:cNvPr id="1707065556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245214778" name="Picture">
+                  <wp:docPr id="1836391823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245214778" name="Picture"/>
+                          <pic:cNvPr id="1836391823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299980490" name="Picture">
+                        <wp:docPr id="523666213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299980490" name="Picture"/>
+                                <pic:cNvPr id="523666213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776956146" name="Picture">
+                        <wp:docPr id="997224196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776956146" name="Picture"/>
+                                <pic:cNvPr id="997224196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2014751434" name="Picture">
+                        <wp:docPr id="734170162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2014751434" name="Picture"/>
+                                <pic:cNvPr id="734170162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469106320" name="Picture">
+                        <wp:docPr id="892819925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469106320" name="Picture"/>
+                                <pic:cNvPr id="892819925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860500181" name="Picture">
+                        <wp:docPr id="469029702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860500181" name="Picture"/>
+                                <pic:cNvPr id="469029702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686939231" name="Picture">
+                        <wp:docPr id="722906356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686939231" name="Picture"/>
+                                <pic:cNvPr id="722906356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="779592000" name="Picture">
+                        <wp:docPr id="580079029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="779592000" name="Picture"/>
+                                <pic:cNvPr id="580079029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093282027" name="Picture">
+                        <wp:docPr id="972958736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093282027" name="Picture"/>
+                                <pic:cNvPr id="972958736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235958050" name="Picture">
+                        <wp:docPr id="1618659072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235958050" name="Picture"/>
+                                <pic:cNvPr id="1618659072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898662062" name="Picture">
+                        <wp:docPr id="2038159352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898662062" name="Picture"/>
+                                <pic:cNvPr id="2038159352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454038086" name="Picture">
+                        <wp:docPr id="1348369457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454038086" name="Picture"/>
+                                <pic:cNvPr id="1348369457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="275835705" name="Picture">
+                        <wp:docPr id="1281480141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="275835705" name="Picture"/>
+                                <pic:cNvPr id="1281480141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128871052" name="Picture">
+                        <wp:docPr id="1336840987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128871052" name="Picture"/>
+                                <pic:cNvPr id="1336840987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534743077" name="Picture">
+                        <wp:docPr id="1600213866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534743077" name="Picture"/>
+                                <pic:cNvPr id="1600213866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132761395" name="Picture">
+                        <wp:docPr id="1946289872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132761395" name="Picture"/>
+                                <pic:cNvPr id="1946289872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184764483" name="Picture">
+                        <wp:docPr id="477964065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184764483" name="Picture"/>
+                                <pic:cNvPr id="477964065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199168001" name="Picture">
+                        <wp:docPr id="1137319968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199168001" name="Picture"/>
+                                <pic:cNvPr id="1137319968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560378223" name="Picture">
+                        <wp:docPr id="740004201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560378223" name="Picture"/>
+                                <pic:cNvPr id="740004201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158327039" name="Picture">
+                  <wp:docPr id="377249591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158327039" name="Picture"/>
+                          <pic:cNvPr id="377249591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386854571" name="Picture">
+                  <wp:docPr id="1171794789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386854571" name="Picture"/>
+                          <pic:cNvPr id="1171794789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461921782" name="Picture">
+                  <wp:docPr id="605418946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461921782" name="Picture"/>
+                          <pic:cNvPr id="605418946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278317152" name="Picture">
+                  <wp:docPr id="1459817483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278317152" name="Picture"/>
+                          <pic:cNvPr id="1459817483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052345673" name="Picture">
+                  <wp:docPr id="913544647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052345673" name="Picture"/>
+                          <pic:cNvPr id="913544647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172815369" name="Picture">
+                  <wp:docPr id="759548993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172815369" name="Picture"/>
+                          <pic:cNvPr id="759548993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902130411" name="Picture">
+                        <wp:docPr id="159225422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902130411" name="Picture"/>
+                                <pic:cNvPr id="159225422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374349645" name="Picture">
+                  <wp:docPr id="757334560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374349645" name="Picture"/>
+                          <pic:cNvPr id="757334560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847534541" name="Picture">
+                  <wp:docPr id="683361238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847534541" name="Picture"/>
+                          <pic:cNvPr id="683361238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110696986" name="Picture">
+                  <wp:docPr id="1301380969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110696986" name="Picture"/>
+                          <pic:cNvPr id="1301380969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804131858" name="Picture">
+                  <wp:docPr id="2006026054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804131858" name="Picture"/>
+                          <pic:cNvPr id="2006026054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401481146" name="Picture">
+                  <wp:docPr id="644490491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401481146" name="Picture"/>
+                          <pic:cNvPr id="644490491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386279859" name="Picture">
+                  <wp:docPr id="955994255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386279859" name="Picture"/>
+                          <pic:cNvPr id="955994255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581487830" name="Picture">
+                        <wp:docPr id="1949905096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581487830" name="Picture"/>
+                                <pic:cNvPr id="1949905096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828622038" name="Picture">
+                        <wp:docPr id="1335320778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828622038" name="Picture"/>
+                                <pic:cNvPr id="1335320778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439264848" name="Picture">
+                  <wp:docPr id="1914025600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439264848" name="Picture"/>
+                          <pic:cNvPr id="1914025600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623293738" name="Picture">
+                  <wp:docPr id="1775126777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623293738" name="Picture"/>
+                          <pic:cNvPr id="1775126777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929285867" name="Picture">
+                  <wp:docPr id="1293526490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929285867" name="Picture"/>
+                          <pic:cNvPr id="1293526490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766885702" name="Picture">
+                  <wp:docPr id="611213084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766885702" name="Picture"/>
+                          <pic:cNvPr id="611213084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488208106" name="Picture">
+                  <wp:docPr id="1754504651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488208106" name="Picture"/>
+                          <pic:cNvPr id="1754504651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657146699" name="Picture">
+                  <wp:docPr id="633042334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657146699" name="Picture"/>
+                          <pic:cNvPr id="633042334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023025155" name="Picture">
+                        <wp:docPr id="1003985359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023025155" name="Picture"/>
+                                <pic:cNvPr id="1003985359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89706305" name="Picture">
+                  <wp:docPr id="1170087086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89706305" name="Picture"/>
+                          <pic:cNvPr id="1170087086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780463687" name="Picture">
+                  <wp:docPr id="42082015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780463687" name="Picture"/>
+                          <pic:cNvPr id="42082015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002221967" name="Picture">
+                  <wp:docPr id="958444847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002221967" name="Picture"/>
+                          <pic:cNvPr id="958444847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907918718" name="Picture">
+                  <wp:docPr id="1772107584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907918718" name="Picture"/>
+                          <pic:cNvPr id="1772107584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188370236" name="Picture">
+                  <wp:docPr id="2008299591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188370236" name="Picture"/>
+                          <pic:cNvPr id="2008299591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639045746" name="Picture">
+                  <wp:docPr id="757490744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639045746" name="Picture"/>
+                          <pic:cNvPr id="757490744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249724509" name="Picture">
+                        <wp:docPr id="675886320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249724509" name="Picture"/>
+                                <pic:cNvPr id="675886320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636516650" name="Picture">
+                  <wp:docPr id="919638629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636516650" name="Picture"/>
+                          <pic:cNvPr id="919638629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156350145" name="Picture">
+                  <wp:docPr id="2099504059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156350145" name="Picture"/>
+                          <pic:cNvPr id="2099504059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377967133" name="Picture">
+                  <wp:docPr id="546675794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377967133" name="Picture"/>
+                          <pic:cNvPr id="546675794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671484041" name="Picture">
+                  <wp:docPr id="181516850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671484041" name="Picture"/>
+                          <pic:cNvPr id="181516850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727407334" name="Picture">
+                  <wp:docPr id="2011705385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727407334" name="Picture"/>
+                          <pic:cNvPr id="2011705385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274314236" name="Picture">
+                  <wp:docPr id="670764845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274314236" name="Picture"/>
+                          <pic:cNvPr id="670764845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374384741" name="Picture">
+                  <wp:docPr id="1123031767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374384741" name="Picture"/>
+                          <pic:cNvPr id="1123031767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217120247" name="Picture">
+                  <wp:docPr id="1032710083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217120247" name="Picture"/>
+                          <pic:cNvPr id="1032710083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336700061" name="Picture">
+                  <wp:docPr id="214700787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336700061" name="Picture"/>
+                          <pic:cNvPr id="214700787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909508315" name="Picture">
+                  <wp:docPr id="1354491065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909508315" name="Picture"/>
+                          <pic:cNvPr id="1354491065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497740377" name="Picture">
+                  <wp:docPr id="1893223614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497740377" name="Picture"/>
+                          <pic:cNvPr id="1893223614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200242589" name="Picture">
+                  <wp:docPr id="1866066676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200242589" name="Picture"/>
+                          <pic:cNvPr id="1866066676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98320914" name="Picture">
+                  <wp:docPr id="466186524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98320914" name="Picture"/>
+                          <pic:cNvPr id="466186524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018937717" name="Picture">
+                  <wp:docPr id="749324921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018937717" name="Picture"/>
+                          <pic:cNvPr id="749324921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377061651" name="Picture">
+                  <wp:docPr id="1250384609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377061651" name="Picture"/>
+                          <pic:cNvPr id="1250384609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>