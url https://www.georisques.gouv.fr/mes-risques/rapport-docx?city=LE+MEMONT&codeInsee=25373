--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767754130" name="Picture">
+                  <wp:docPr id="1510805376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767754130" name="Picture"/>
+                          <pic:cNvPr id="1510805376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113191660" name="Picture">
+                  <wp:docPr id="768881917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113191660" name="Picture"/>
+                          <pic:cNvPr id="768881917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465402431" name="Picture">
+                        <wp:docPr id="297513967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465402431" name="Picture"/>
+                                <pic:cNvPr id="297513967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710350829" name="Picture">
+                  <wp:docPr id="1205753323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710350829" name="Picture"/>
+                          <pic:cNvPr id="1205753323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940440953" name="Picture">
+                  <wp:docPr id="2049408086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940440953" name="Picture"/>
+                          <pic:cNvPr id="2049408086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395412537" name="Picture">
+                  <wp:docPr id="1019734866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395412537" name="Picture"/>
+                          <pic:cNvPr id="1019734866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70815820" name="Picture">
+                  <wp:docPr id="401398625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70815820" name="Picture"/>
+                          <pic:cNvPr id="401398625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415865802" name="Picture">
+                  <wp:docPr id="1491762500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415865802" name="Picture"/>
+                          <pic:cNvPr id="1491762500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466175260" name="Picture">
+                        <wp:docPr id="2104260854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466175260" name="Picture"/>
+                                <pic:cNvPr id="2104260854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223397559" name="Picture">
+                        <wp:docPr id="736990020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223397559" name="Picture"/>
+                                <pic:cNvPr id="736990020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342909768" name="Picture">
+                        <wp:docPr id="1383476759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342909768" name="Picture"/>
+                                <pic:cNvPr id="1383476759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051323616" name="Picture">
+                        <wp:docPr id="498198881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051323616" name="Picture"/>
+                                <pic:cNvPr id="498198881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161689768" name="Picture">
+                        <wp:docPr id="491698263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161689768" name="Picture"/>
+                                <pic:cNvPr id="491698263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531209156" name="Picture">
+                        <wp:docPr id="588009805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531209156" name="Picture"/>
+                                <pic:cNvPr id="588009805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161072317" name="Picture">
+                        <wp:docPr id="1222337373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161072317" name="Picture"/>
+                                <pic:cNvPr id="1222337373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="428161769" name="Picture">
+                        <wp:docPr id="1210113328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="428161769" name="Picture"/>
+                                <pic:cNvPr id="1210113328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="622682816" name="Picture">
+                        <wp:docPr id="658136251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="622682816" name="Picture"/>
+                                <pic:cNvPr id="658136251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166096315" name="Picture">
+                        <wp:docPr id="1426318434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166096315" name="Picture"/>
+                                <pic:cNvPr id="1426318434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032945971" name="Picture">
+                        <wp:docPr id="994710291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032945971" name="Picture"/>
+                                <pic:cNvPr id="994710291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382426217" name="Picture">
+                        <wp:docPr id="784820669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382426217" name="Picture"/>
+                                <pic:cNvPr id="784820669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366186728" name="Picture">
+                        <wp:docPr id="1980373350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366186728" name="Picture"/>
+                                <pic:cNvPr id="1980373350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098224956" name="Picture">
+                        <wp:docPr id="273232499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098224956" name="Picture"/>
+                                <pic:cNvPr id="273232499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429918094" name="Picture">
+                        <wp:docPr id="785491456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429918094" name="Picture"/>
+                                <pic:cNvPr id="785491456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301683686" name="Picture">
+                  <wp:docPr id="1449421873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301683686" name="Picture"/>
+                          <pic:cNvPr id="1449421873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428762307" name="Picture">
+                  <wp:docPr id="269247297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428762307" name="Picture"/>
+                          <pic:cNvPr id="269247297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041226684" name="Picture">
+                  <wp:docPr id="1224012730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041226684" name="Picture"/>
+                          <pic:cNvPr id="1224012730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828801297" name="Picture">
+                  <wp:docPr id="901765474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828801297" name="Picture"/>
+                          <pic:cNvPr id="901765474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967165471" name="Picture">
+                  <wp:docPr id="1637720721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967165471" name="Picture"/>
+                          <pic:cNvPr id="1637720721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229295963" name="Picture">
+                  <wp:docPr id="592166037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229295963" name="Picture"/>
+                          <pic:cNvPr id="592166037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17578,51 +17578,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1100"/>
+          <w:trHeight w:hRule="atLeast" w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -17878,57 +17878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889034070" name="Picture">
+                        <wp:docPr id="1311325947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889034070" name="Picture"/>
+                                <pic:cNvPr id="1311325947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18136,51 +18136,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="200"/>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -18206,50 +18206,54 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Séisme</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -18853,57 +18857,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528017390" name="Picture">
+                        <wp:docPr id="913861350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528017390" name="Picture"/>
+                                <pic:cNvPr id="913861350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19473,51 +19477,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2620"/>
+          <w:trHeight w:hRule="exact" w:val="2220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -20272,57 +20276,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767869877" name="Picture">
+                  <wp:docPr id="1877626763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767869877" name="Picture"/>
+                          <pic:cNvPr id="1877626763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20361,57 +20365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548309066" name="Picture">
+                  <wp:docPr id="732396198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548309066" name="Picture"/>
+                          <pic:cNvPr id="732396198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21050,57 +21054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144010066" name="Picture">
+                  <wp:docPr id="189149524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144010066" name="Picture"/>
+                          <pic:cNvPr id="189149524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22138,57 +22142,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282426483" name="Picture">
+                  <wp:docPr id="1719289142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282426483" name="Picture"/>
+                          <pic:cNvPr id="1719289142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22241,57 +22245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97539238" name="Picture">
+                  <wp:docPr id="1302992781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97539238" name="Picture"/>
+                          <pic:cNvPr id="1302992781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23714,57 +23718,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9972393" name="Picture">
+                  <wp:docPr id="2117683188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9972393" name="Picture"/>
+                          <pic:cNvPr id="2117683188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26430,57 +26434,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802169037" name="Picture">
+                  <wp:docPr id="2054573612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802169037" name="Picture"/>
+                          <pic:cNvPr id="2054573612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26519,57 +26523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711350379" name="Picture">
+                  <wp:docPr id="1313124465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711350379" name="Picture"/>
+                          <pic:cNvPr id="1313124465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27163,57 +27167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080479140" name="Picture">
+                  <wp:docPr id="1015688257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080479140" name="Picture"/>
+                          <pic:cNvPr id="1015688257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28161,57 +28165,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449588064" name="Picture">
+                  <wp:docPr id="441521750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449588064" name="Picture"/>
+                          <pic:cNvPr id="441521750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28264,57 +28268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548379065" name="Picture">
+                  <wp:docPr id="358414119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548379065" name="Picture"/>
+                          <pic:cNvPr id="358414119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29641,57 +29645,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216223441" name="Picture">
+                  <wp:docPr id="156552169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216223441" name="Picture"/>
+                          <pic:cNvPr id="156552169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30784,57 +30788,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223607575" name="Picture">
+                        <wp:docPr id="1571007104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223607575" name="Picture"/>
+                                <pic:cNvPr id="1571007104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32145,57 +32149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894681852" name="Picture">
+                  <wp:docPr id="1913076062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894681852" name="Picture"/>
+                          <pic:cNvPr id="1913076062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32234,57 +32238,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164640535" name="Picture">
+                  <wp:docPr id="379669901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164640535" name="Picture"/>
+                          <pic:cNvPr id="379669901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32878,57 +32882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523180057" name="Picture">
+                  <wp:docPr id="989870799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523180057" name="Picture"/>
+                          <pic:cNvPr id="989870799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33876,57 +33880,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580689926" name="Picture">
+                  <wp:docPr id="1459580375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580689926" name="Picture"/>
+                          <pic:cNvPr id="1459580375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33979,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234510538" name="Picture">
+                  <wp:docPr id="856997427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234510538" name="Picture"/>
+                          <pic:cNvPr id="856997427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35356,57 +35360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658857561" name="Picture">
+                  <wp:docPr id="48757327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658857561" name="Picture"/>
+                          <pic:cNvPr id="48757327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36499,57 +36503,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="492004821" name="Picture">
+                        <wp:docPr id="205029566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="492004821" name="Picture"/>
+                                <pic:cNvPr id="205029566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37867,57 +37871,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654700180" name="Picture">
+                  <wp:docPr id="73000413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654700180" name="Picture"/>
+                          <pic:cNvPr id="73000413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37956,57 +37960,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419891923" name="Picture">
+                  <wp:docPr id="1971475048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419891923" name="Picture"/>
+                          <pic:cNvPr id="1971475048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38588,57 +38592,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381658207" name="Picture">
+                  <wp:docPr id="1039597846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381658207" name="Picture"/>
+                          <pic:cNvPr id="1039597846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39532,57 +39536,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921043563" name="Picture">
+                  <wp:docPr id="763854978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921043563" name="Picture"/>
+                          <pic:cNvPr id="763854978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39644,57 +39648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826534069" name="Picture">
+                  <wp:docPr id="1531357768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826534069" name="Picture"/>
+                          <pic:cNvPr id="1531357768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40885,51 +40889,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">6 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41303,57 +41307,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153328125" name="Picture">
+                  <wp:docPr id="1977213766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153328125" name="Picture"/>
+                          <pic:cNvPr id="1977213766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42472,57 +42476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235988196" name="Picture">
+                  <wp:docPr id="1615249072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235988196" name="Picture"/>
+                          <pic:cNvPr id="1615249072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42552,57 +42556,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24418562" name="Picture">
+                  <wp:docPr id="1897447239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24418562" name="Picture"/>
+                          <pic:cNvPr id="1897447239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43031,57 +43035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168575126" name="Picture">
+                  <wp:docPr id="1839230889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168575126" name="Picture"/>
+                          <pic:cNvPr id="1839230889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44966,57 +44970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290425148" name="Picture">
+                  <wp:docPr id="1885869135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290425148" name="Picture"/>
+                          <pic:cNvPr id="1885869135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45046,57 +45050,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414938850" name="Picture">
+                  <wp:docPr id="1689819674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414938850" name="Picture"/>
+                          <pic:cNvPr id="1689819674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45534,57 +45538,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109062743" name="Picture">
+                  <wp:docPr id="1682511829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109062743" name="Picture"/>
+                          <pic:cNvPr id="1682511829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46385,51 +46389,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">6 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -46565,50 +46569,366 @@
             <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité principale</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3847478" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3847478</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3847477" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3847477</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -47229,51 +47549,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10140"/>
+          <w:trHeight w:hRule="exact" w:val="9660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>