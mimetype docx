--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502874611" name="Picture">
+                  <wp:docPr id="309176860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502874611" name="Picture"/>
+                          <pic:cNvPr id="309176860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235933042" name="Picture">
+                  <wp:docPr id="584672584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235933042" name="Picture"/>
+                          <pic:cNvPr id="584672584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947163336" name="Picture">
+                        <wp:docPr id="2144218038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947163336" name="Picture"/>
+                                <pic:cNvPr id="2144218038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218639299" name="Picture">
+                  <wp:docPr id="1262689108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218639299" name="Picture"/>
+                          <pic:cNvPr id="1262689108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081417060" name="Picture">
+                  <wp:docPr id="798374466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081417060" name="Picture"/>
+                          <pic:cNvPr id="798374466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980247181" name="Picture">
+                  <wp:docPr id="82274172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980247181" name="Picture"/>
+                          <pic:cNvPr id="82274172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8845831" name="Picture">
+                  <wp:docPr id="672008189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8845831" name="Picture"/>
+                          <pic:cNvPr id="672008189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739143150" name="Picture">
+                  <wp:docPr id="657114469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739143150" name="Picture"/>
+                          <pic:cNvPr id="657114469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1942479784" name="Picture">
+                        <wp:docPr id="2054802051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1942479784" name="Picture"/>
+                                <pic:cNvPr id="2054802051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174582337" name="Picture">
+                        <wp:docPr id="2004824819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174582337" name="Picture"/>
+                                <pic:cNvPr id="2004824819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104710199" name="Picture">
+                        <wp:docPr id="388237690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104710199" name="Picture"/>
+                                <pic:cNvPr id="388237690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405937100" name="Picture">
+                        <wp:docPr id="1293357369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405937100" name="Picture"/>
+                                <pic:cNvPr id="1293357369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233591437" name="Picture">
+                        <wp:docPr id="1172255906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233591437" name="Picture"/>
+                                <pic:cNvPr id="1172255906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="700326088" name="Picture">
+                        <wp:docPr id="1372523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="700326088" name="Picture"/>
+                                <pic:cNvPr id="1372523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830234563" name="Picture">
+                        <wp:docPr id="1972396038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830234563" name="Picture"/>
+                                <pic:cNvPr id="1972396038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="207908860" name="Picture">
+                        <wp:docPr id="125502681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="207908860" name="Picture"/>
+                                <pic:cNvPr id="125502681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546944426" name="Picture">
+                        <wp:docPr id="2073086218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546944426" name="Picture"/>
+                                <pic:cNvPr id="2073086218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485992205" name="Picture">
+                        <wp:docPr id="1825322961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485992205" name="Picture"/>
+                                <pic:cNvPr id="1825322961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269529391" name="Picture">
+                        <wp:docPr id="27878368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269529391" name="Picture"/>
+                                <pic:cNvPr id="27878368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297271175" name="Picture">
+                        <wp:docPr id="1184949621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297271175" name="Picture"/>
+                                <pic:cNvPr id="1184949621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2017430299" name="Picture">
+                        <wp:docPr id="1043101926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2017430299" name="Picture"/>
+                                <pic:cNvPr id="1043101926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1875027517" name="Picture">
+                        <wp:docPr id="271673351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1875027517" name="Picture"/>
+                                <pic:cNvPr id="271673351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="934535933" name="Picture">
+                        <wp:docPr id="567049615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="934535933" name="Picture"/>
+                                <pic:cNvPr id="567049615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35070460" name="Picture">
+                  <wp:docPr id="1528080816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35070460" name="Picture"/>
+                          <pic:cNvPr id="1528080816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253723300" name="Picture">
+                  <wp:docPr id="967897009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253723300" name="Picture"/>
+                          <pic:cNvPr id="967897009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526073033" name="Picture">
+                  <wp:docPr id="196396158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526073033" name="Picture"/>
+                          <pic:cNvPr id="196396158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706500314" name="Picture">
+                  <wp:docPr id="229026499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706500314" name="Picture"/>
+                          <pic:cNvPr id="229026499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476191212" name="Picture">
+                  <wp:docPr id="353118038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476191212" name="Picture"/>
+                          <pic:cNvPr id="353118038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279205406" name="Picture">
+                  <wp:docPr id="1065192691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279205406" name="Picture"/>
+                          <pic:cNvPr id="1065192691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="321113164" name="Picture">
+                        <wp:docPr id="288391951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="321113164" name="Picture"/>
+                                <pic:cNvPr id="288391951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347573014" name="Picture">
+                  <wp:docPr id="174879630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347573014" name="Picture"/>
+                          <pic:cNvPr id="174879630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910055021" name="Picture">
+                  <wp:docPr id="151648911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910055021" name="Picture"/>
+                          <pic:cNvPr id="151648911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081801142" name="Picture">
+                  <wp:docPr id="473184346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081801142" name="Picture"/>
+                          <pic:cNvPr id="473184346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652668268" name="Picture">
+                  <wp:docPr id="532055870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652668268" name="Picture"/>
+                          <pic:cNvPr id="532055870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451807714" name="Picture">
+                  <wp:docPr id="1434421027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451807714" name="Picture"/>
+                          <pic:cNvPr id="1434421027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622079356" name="Picture">
+                  <wp:docPr id="964388663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622079356" name="Picture"/>
+                          <pic:cNvPr id="964388663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561556888" name="Picture">
+                        <wp:docPr id="1003539337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561556888" name="Picture"/>
+                                <pic:cNvPr id="1003539337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844026570" name="Picture">
+                  <wp:docPr id="1495707470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844026570" name="Picture"/>
+                          <pic:cNvPr id="1495707470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274974215" name="Picture">
+                  <wp:docPr id="479074717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274974215" name="Picture"/>
+                          <pic:cNvPr id="479074717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858971892" name="Picture">
+                  <wp:docPr id="491770853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858971892" name="Picture"/>
+                          <pic:cNvPr id="491770853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496073426" name="Picture">
+                  <wp:docPr id="415460618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496073426" name="Picture"/>
+                          <pic:cNvPr id="415460618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098937026" name="Picture">
+                  <wp:docPr id="741864871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098937026" name="Picture"/>
+                          <pic:cNvPr id="741864871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34650460" name="Picture">
+                  <wp:docPr id="1357070433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34650460" name="Picture"/>
+                          <pic:cNvPr id="1357070433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2082562740" name="Picture">
+                        <wp:docPr id="1215050953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2082562740" name="Picture"/>
+                                <pic:cNvPr id="1215050953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400670786" name="Picture">
+                  <wp:docPr id="1469126083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400670786" name="Picture"/>
+                          <pic:cNvPr id="1469126083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867817926" name="Picture">
+                  <wp:docPr id="83109856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867817926" name="Picture"/>
+                          <pic:cNvPr id="83109856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148860871" name="Picture">
+                  <wp:docPr id="764903883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148860871" name="Picture"/>
+                          <pic:cNvPr id="764903883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823042005" name="Picture">
+                  <wp:docPr id="1670797202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823042005" name="Picture"/>
+                          <pic:cNvPr id="1670797202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275336667" name="Picture">
+                  <wp:docPr id="1182316327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275336667" name="Picture"/>
+                          <pic:cNvPr id="1182316327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495645085" name="Picture">
+                  <wp:docPr id="1467023354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495645085" name="Picture"/>
+                          <pic:cNvPr id="1467023354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861314792" name="Picture">
+                  <wp:docPr id="2037944667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861314792" name="Picture"/>
+                          <pic:cNvPr id="2037944667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079516377" name="Picture">
+                  <wp:docPr id="2042665266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079516377" name="Picture"/>
+                          <pic:cNvPr id="2042665266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770189987" name="Picture">
+                  <wp:docPr id="832278825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770189987" name="Picture"/>
+                          <pic:cNvPr id="832278825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="825920416" name="Picture">
+                        <wp:docPr id="633983454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="825920416" name="Picture"/>
+                                <pic:cNvPr id="633983454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567298070" name="Picture">
+                  <wp:docPr id="1219894935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567298070" name="Picture"/>
+                          <pic:cNvPr id="1219894935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440626127" name="Picture">
+                  <wp:docPr id="2026950191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440626127" name="Picture"/>
+                          <pic:cNvPr id="2026950191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853782590" name="Picture">
+                  <wp:docPr id="622496416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853782590" name="Picture"/>
+                          <pic:cNvPr id="622496416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555785042" name="Picture">
+                  <wp:docPr id="1088792234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555785042" name="Picture"/>
+                          <pic:cNvPr id="1088792234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293292868" name="Picture">
+                  <wp:docPr id="290447000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293292868" name="Picture"/>
+                          <pic:cNvPr id="290447000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127573594" name="Picture">
+                  <wp:docPr id="602973559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127573594" name="Picture"/>
+                          <pic:cNvPr id="602973559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71742204" name="Picture">
+                        <wp:docPr id="1135486199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71742204" name="Picture"/>
+                                <pic:cNvPr id="1135486199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467843680" name="Picture">
+                  <wp:docPr id="1708391144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467843680" name="Picture"/>
+                          <pic:cNvPr id="1708391144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966750864" name="Picture">
+                  <wp:docPr id="163515041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966750864" name="Picture"/>
+                          <pic:cNvPr id="163515041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773617775" name="Picture">
+                  <wp:docPr id="2146449528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773617775" name="Picture"/>
+                          <pic:cNvPr id="2146449528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>