--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122671800" name="Picture">
+                  <wp:docPr id="978867776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122671800" name="Picture"/>
+                          <pic:cNvPr id="978867776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423750813" name="Picture">
+                  <wp:docPr id="1591716645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423750813" name="Picture"/>
+                          <pic:cNvPr id="1591716645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975735601" name="Picture">
+                        <wp:docPr id="1256712700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975735601" name="Picture"/>
+                                <pic:cNvPr id="1256712700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245281146" name="Picture">
+                  <wp:docPr id="1681241246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245281146" name="Picture"/>
+                          <pic:cNvPr id="1681241246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740160849" name="Picture">
+                  <wp:docPr id="170953502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740160849" name="Picture"/>
+                          <pic:cNvPr id="170953502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130244010" name="Picture">
+                  <wp:docPr id="2100932171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130244010" name="Picture"/>
+                          <pic:cNvPr id="2100932171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701386883" name="Picture">
+                  <wp:docPr id="1642602756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701386883" name="Picture"/>
+                          <pic:cNvPr id="1642602756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449768908" name="Picture">
+                  <wp:docPr id="985119895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449768908" name="Picture"/>
+                          <pic:cNvPr id="985119895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597226251" name="Picture">
+                        <wp:docPr id="1028717766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597226251" name="Picture"/>
+                                <pic:cNvPr id="1028717766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="989486459" name="Picture">
+                        <wp:docPr id="1745973857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="989486459" name="Picture"/>
+                                <pic:cNvPr id="1745973857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1940499300" name="Picture">
+                        <wp:docPr id="2115716498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1940499300" name="Picture"/>
+                                <pic:cNvPr id="2115716498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1648872902" name="Picture">
+                        <wp:docPr id="832978218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1648872902" name="Picture"/>
+                                <pic:cNvPr id="832978218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216615791" name="Picture">
+                        <wp:docPr id="1218488422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216615791" name="Picture"/>
+                                <pic:cNvPr id="1218488422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1720096754" name="Picture">
+                        <wp:docPr id="13048891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1720096754" name="Picture"/>
+                                <pic:cNvPr id="13048891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860383173" name="Picture">
+                        <wp:docPr id="1368117343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860383173" name="Picture"/>
+                                <pic:cNvPr id="1368117343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111257295" name="Picture">
+                        <wp:docPr id="1330905908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111257295" name="Picture"/>
+                                <pic:cNvPr id="1330905908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="814111572" name="Picture">
+                        <wp:docPr id="1285823646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="814111572" name="Picture"/>
+                                <pic:cNvPr id="1285823646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388322126" name="Picture">
+                        <wp:docPr id="1821448236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388322126" name="Picture"/>
+                                <pic:cNvPr id="1821448236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1929671985" name="Picture">
+                        <wp:docPr id="579111111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1929671985" name="Picture"/>
+                                <pic:cNvPr id="579111111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1844797245" name="Picture">
+                        <wp:docPr id="542390888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1844797245" name="Picture"/>
+                                <pic:cNvPr id="542390888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2075113640" name="Picture">
+                        <wp:docPr id="1048606342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2075113640" name="Picture"/>
+                                <pic:cNvPr id="1048606342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1880249870" name="Picture">
+                        <wp:docPr id="1363734197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1880249870" name="Picture"/>
+                                <pic:cNvPr id="1363734197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879148121" name="Picture">
+                        <wp:docPr id="1821233323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879148121" name="Picture"/>
+                                <pic:cNvPr id="1821233323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462428568" name="Picture">
+                        <wp:docPr id="185842686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462428568" name="Picture"/>
+                                <pic:cNvPr id="185842686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117645215" name="Picture">
+                        <wp:docPr id="1906383296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117645215" name="Picture"/>
+                                <pic:cNvPr id="1906383296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="851277442" name="Picture">
+                        <wp:docPr id="1399349259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="851277442" name="Picture"/>
+                                <pic:cNvPr id="1399349259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059656634" name="Picture">
+                  <wp:docPr id="2102835864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059656634" name="Picture"/>
+                          <pic:cNvPr id="2102835864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364468924" name="Picture">
+                  <wp:docPr id="1222562125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364468924" name="Picture"/>
+                          <pic:cNvPr id="1222562125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029410972" name="Picture">
+                  <wp:docPr id="1345618026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029410972" name="Picture"/>
+                          <pic:cNvPr id="1345618026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760297299" name="Picture">
+                  <wp:docPr id="1850676374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760297299" name="Picture"/>
+                          <pic:cNvPr id="1850676374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434451729" name="Picture">
+                  <wp:docPr id="1780422493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434451729" name="Picture"/>
+                          <pic:cNvPr id="1780422493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014504576" name="Picture">
+                  <wp:docPr id="1077849061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014504576" name="Picture"/>
+                          <pic:cNvPr id="1077849061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091174860" name="Picture">
+                        <wp:docPr id="1957452372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091174860" name="Picture"/>
+                                <pic:cNvPr id="1957452372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71365715" name="Picture">
+                  <wp:docPr id="1727654238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71365715" name="Picture"/>
+                          <pic:cNvPr id="1727654238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741259270" name="Picture">
+                  <wp:docPr id="1827904360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741259270" name="Picture"/>
+                          <pic:cNvPr id="1827904360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038737304" name="Picture">
+                  <wp:docPr id="2056979032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038737304" name="Picture"/>
+                          <pic:cNvPr id="2056979032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066882582" name="Picture">
+                  <wp:docPr id="738960140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066882582" name="Picture"/>
+                          <pic:cNvPr id="738960140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35596222" name="Picture">
+                  <wp:docPr id="682706837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35596222" name="Picture"/>
+                          <pic:cNvPr id="682706837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271201147" name="Picture">
+                  <wp:docPr id="135207329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271201147" name="Picture"/>
+                          <pic:cNvPr id="135207329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="319201830" name="Picture">
+                        <wp:docPr id="336573573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="319201830" name="Picture"/>
+                                <pic:cNvPr id="336573573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391917782" name="Picture">
+                  <wp:docPr id="1681745332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391917782" name="Picture"/>
+                          <pic:cNvPr id="1681745332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462497839" name="Picture">
+                  <wp:docPr id="1895490022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462497839" name="Picture"/>
+                          <pic:cNvPr id="1895490022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747367709" name="Picture">
+                  <wp:docPr id="1521214762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747367709" name="Picture"/>
+                          <pic:cNvPr id="1521214762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155061804" name="Picture">
+                  <wp:docPr id="1677509987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155061804" name="Picture"/>
+                          <pic:cNvPr id="1677509987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939551542" name="Picture">
+                  <wp:docPr id="1405713905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939551542" name="Picture"/>
+                          <pic:cNvPr id="1405713905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677494374" name="Picture">
+                  <wp:docPr id="1791464444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677494374" name="Picture"/>
+                          <pic:cNvPr id="1791464444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1281809642" name="Picture">
+                        <wp:docPr id="29981634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1281809642" name="Picture"/>
+                                <pic:cNvPr id="29981634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272890040" name="Picture">
+                  <wp:docPr id="1464287348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272890040" name="Picture"/>
+                          <pic:cNvPr id="1464287348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600789274" name="Picture">
+                  <wp:docPr id="1869316961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600789274" name="Picture"/>
+                          <pic:cNvPr id="1869316961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466822189" name="Picture">
+                  <wp:docPr id="591471828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466822189" name="Picture"/>
+                          <pic:cNvPr id="591471828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796959977" name="Picture">
+                  <wp:docPr id="374104118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796959977" name="Picture"/>
+                          <pic:cNvPr id="374104118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726216079" name="Picture">
+                  <wp:docPr id="2027612771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726216079" name="Picture"/>
+                          <pic:cNvPr id="2027612771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570977150" name="Picture">
+                  <wp:docPr id="823209656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570977150" name="Picture"/>
+                          <pic:cNvPr id="823209656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977070784" name="Picture">
+                        <wp:docPr id="1640616343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977070784" name="Picture"/>
+                                <pic:cNvPr id="1640616343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342188703" name="Picture">
+                  <wp:docPr id="1502955512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342188703" name="Picture"/>
+                          <pic:cNvPr id="1502955512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983359611" name="Picture">
+                  <wp:docPr id="2099144922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983359611" name="Picture"/>
+                          <pic:cNvPr id="2099144922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086144977" name="Picture">
+                  <wp:docPr id="35137684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086144977" name="Picture"/>
+                          <pic:cNvPr id="35137684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350943195" name="Picture">
+                  <wp:docPr id="780964933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350943195" name="Picture"/>
+                          <pic:cNvPr id="780964933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251189712" name="Picture">
+                  <wp:docPr id="345345802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251189712" name="Picture"/>
+                          <pic:cNvPr id="345345802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330844112" name="Picture">
+                  <wp:docPr id="731101087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330844112" name="Picture"/>
+                          <pic:cNvPr id="731101087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209746188" name="Picture">
+                  <wp:docPr id="2019391361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209746188" name="Picture"/>
+                          <pic:cNvPr id="2019391361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432802584" name="Picture">
+                  <wp:docPr id="1313081434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432802584" name="Picture"/>
+                          <pic:cNvPr id="1313081434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252485934" name="Picture">
+                  <wp:docPr id="1763968762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252485934" name="Picture"/>
+                          <pic:cNvPr id="1763968762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124253233" name="Picture">
+                  <wp:docPr id="571526762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124253233" name="Picture"/>
+                          <pic:cNvPr id="571526762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536381647" name="Picture">
+                  <wp:docPr id="1350668825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536381647" name="Picture"/>
+                          <pic:cNvPr id="1350668825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423399870" name="Picture">
+                  <wp:docPr id="349022545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423399870" name="Picture"/>
+                          <pic:cNvPr id="349022545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665129291" name="Picture">
+                  <wp:docPr id="1930607144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665129291" name="Picture"/>
+                          <pic:cNvPr id="1930607144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100156719" name="Picture">
+                  <wp:docPr id="730710777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100156719" name="Picture"/>
+                          <pic:cNvPr id="730710777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016421862" name="Picture">
+                  <wp:docPr id="2144506652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016421862" name="Picture"/>
+                          <pic:cNvPr id="2144506652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>