--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768438776" name="Picture">
+                  <wp:docPr id="223487710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768438776" name="Picture"/>
+                          <pic:cNvPr id="223487710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310061932" name="Picture">
+                  <wp:docPr id="1990988366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310061932" name="Picture"/>
+                          <pic:cNvPr id="1990988366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39353608" name="Picture">
+                        <wp:docPr id="2026712130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39353608" name="Picture"/>
+                                <pic:cNvPr id="2026712130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928435876" name="Picture">
+                  <wp:docPr id="455862248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928435876" name="Picture"/>
+                          <pic:cNvPr id="455862248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572543427" name="Picture">
+                  <wp:docPr id="701768070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572543427" name="Picture"/>
+                          <pic:cNvPr id="701768070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440182083" name="Picture">
+                  <wp:docPr id="1424977703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440182083" name="Picture"/>
+                          <pic:cNvPr id="1424977703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234735571" name="Picture">
+                  <wp:docPr id="1671722280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234735571" name="Picture"/>
+                          <pic:cNvPr id="1671722280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716921727" name="Picture">
+                  <wp:docPr id="1678232329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716921727" name="Picture"/>
+                          <pic:cNvPr id="1678232329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422854158" name="Picture">
+                        <wp:docPr id="1992853931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422854158" name="Picture"/>
+                                <pic:cNvPr id="1992853931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203186830" name="Picture">
+                        <wp:docPr id="208330282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203186830" name="Picture"/>
+                                <pic:cNvPr id="208330282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="604858799" name="Picture">
+                        <wp:docPr id="1826910037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="604858799" name="Picture"/>
+                                <pic:cNvPr id="1826910037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626405390" name="Picture">
+                        <wp:docPr id="1191073249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626405390" name="Picture"/>
+                                <pic:cNvPr id="1191073249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868113430" name="Picture">
+                        <wp:docPr id="1351926736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868113430" name="Picture"/>
+                                <pic:cNvPr id="1351926736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16533890" name="Picture">
+                        <wp:docPr id="1710354990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16533890" name="Picture"/>
+                                <pic:cNvPr id="1710354990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893129774" name="Picture">
+                        <wp:docPr id="1028260289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893129774" name="Picture"/>
+                                <pic:cNvPr id="1028260289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614230166" name="Picture">
+                        <wp:docPr id="980688778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614230166" name="Picture"/>
+                                <pic:cNvPr id="980688778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465859630" name="Picture">
+                        <wp:docPr id="1427547758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465859630" name="Picture"/>
+                                <pic:cNvPr id="1427547758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727918556" name="Picture">
+                        <wp:docPr id="714141115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727918556" name="Picture"/>
+                                <pic:cNvPr id="714141115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058727082" name="Picture">
+                        <wp:docPr id="900469135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058727082" name="Picture"/>
+                                <pic:cNvPr id="900469135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764324225" name="Picture">
+                        <wp:docPr id="1997547247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764324225" name="Picture"/>
+                                <pic:cNvPr id="1997547247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178990713" name="Picture">
+                        <wp:docPr id="687643150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178990713" name="Picture"/>
+                                <pic:cNvPr id="687643150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499006447" name="Picture">
+                        <wp:docPr id="1602719433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499006447" name="Picture"/>
+                                <pic:cNvPr id="1602719433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392854964" name="Picture">
+                        <wp:docPr id="80971423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392854964" name="Picture"/>
+                                <pic:cNvPr id="80971423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370092230" name="Picture">
+                  <wp:docPr id="716407602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370092230" name="Picture"/>
+                          <pic:cNvPr id="716407602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841421900" name="Picture">
+                  <wp:docPr id="139001014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841421900" name="Picture"/>
+                          <pic:cNvPr id="139001014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421670376" name="Picture">
+                  <wp:docPr id="1560869343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421670376" name="Picture"/>
+                          <pic:cNvPr id="1560869343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853753457" name="Picture">
+                  <wp:docPr id="317664730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853753457" name="Picture"/>
+                          <pic:cNvPr id="317664730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_31.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799147715" name="Picture">
+                  <wp:docPr id="1227726761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799147715" name="Picture"/>
+                          <pic:cNvPr id="1227726761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16940,57 +16940,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101635672" name="Picture">
+                  <wp:docPr id="1374090774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101635672" name="Picture"/>
+                          <pic:cNvPr id="1374090774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_30.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18332,57 +18332,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149328636" name="Picture">
+                        <wp:docPr id="1868702602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149328636" name="Picture"/>
+                                <pic:cNvPr id="1868702602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20868,57 +20868,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840049425" name="Picture">
+                  <wp:docPr id="241068219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840049425" name="Picture"/>
+                          <pic:cNvPr id="241068219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20957,57 +20957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652669100" name="Picture">
+                  <wp:docPr id="1450385362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652669100" name="Picture"/>
+                          <pic:cNvPr id="1450385362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21601,57 +21601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758346800" name="Picture">
+                  <wp:docPr id="687016165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758346800" name="Picture"/>
+                          <pic:cNvPr id="687016165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22599,57 +22599,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186364705" name="Picture">
+                  <wp:docPr id="1823981099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186364705" name="Picture"/>
+                          <pic:cNvPr id="1823981099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22702,57 +22702,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195907587" name="Picture">
+                  <wp:docPr id="27201132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195907587" name="Picture"/>
+                          <pic:cNvPr id="27201132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24081,57 +24081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459922387" name="Picture">
+                  <wp:docPr id="1200280837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459922387" name="Picture"/>
+                          <pic:cNvPr id="1200280837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25206,57 +25206,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023646243" name="Picture">
+                        <wp:docPr id="1273126738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023646243" name="Picture"/>
+                                <pic:cNvPr id="1273126738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26559,57 +26559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061616623" name="Picture">
+                  <wp:docPr id="510987669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061616623" name="Picture"/>
+                          <pic:cNvPr id="510987669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26648,57 +26648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060372426" name="Picture">
+                  <wp:docPr id="29916688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060372426" name="Picture"/>
+                          <pic:cNvPr id="29916688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27292,57 +27292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903822284" name="Picture">
+                  <wp:docPr id="1485420980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903822284" name="Picture"/>
+                          <pic:cNvPr id="1485420980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28290,57 +28290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296121316" name="Picture">
+                  <wp:docPr id="1705804248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296121316" name="Picture"/>
+                          <pic:cNvPr id="1705804248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28393,57 +28393,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316898000" name="Picture">
+                  <wp:docPr id="999710867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316898000" name="Picture"/>
+                          <pic:cNvPr id="999710867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29774,57 +29774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411734836" name="Picture">
+                  <wp:docPr id="1928332801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411734836" name="Picture"/>
+                          <pic:cNvPr id="1928332801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30936,57 +30936,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096513251" name="Picture">
+                        <wp:docPr id="566012126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096513251" name="Picture"/>
+                                <pic:cNvPr id="566012126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31911,57 +31911,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833982462" name="Picture">
+                        <wp:docPr id="228070720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833982462" name="Picture"/>
+                                <pic:cNvPr id="228070720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33300,57 +33300,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999034073" name="Picture">
+                  <wp:docPr id="1227273845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999034073" name="Picture"/>
+                          <pic:cNvPr id="1227273845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33389,57 +33389,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492884692" name="Picture">
+                  <wp:docPr id="1763697909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492884692" name="Picture"/>
+                          <pic:cNvPr id="1763697909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34033,57 +34033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537822306" name="Picture">
+                  <wp:docPr id="550785753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537822306" name="Picture"/>
+                          <pic:cNvPr id="550785753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35031,57 +35031,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681550186" name="Picture">
+                  <wp:docPr id="859684757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681550186" name="Picture"/>
+                          <pic:cNvPr id="859684757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35134,57 +35134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181338728" name="Picture">
+                  <wp:docPr id="834852859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181338728" name="Picture"/>
+                          <pic:cNvPr id="834852859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36511,57 +36511,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774467293" name="Picture">
+                  <wp:docPr id="31131599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774467293" name="Picture"/>
+                          <pic:cNvPr id="31131599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37654,57 +37654,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022297649" name="Picture">
+                        <wp:docPr id="1126087472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022297649" name="Picture"/>
+                                <pic:cNvPr id="1126087472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39015,57 +39015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507182839" name="Picture">
+                  <wp:docPr id="438450659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507182839" name="Picture"/>
+                          <pic:cNvPr id="438450659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983079066" name="Picture">
+                  <wp:docPr id="925296338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983079066" name="Picture"/>
+                          <pic:cNvPr id="925296338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39748,57 +39748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111815807" name="Picture">
+                  <wp:docPr id="447132865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111815807" name="Picture"/>
+                          <pic:cNvPr id="447132865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40746,57 +40746,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576539941" name="Picture">
+                  <wp:docPr id="513009977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576539941" name="Picture"/>
+                          <pic:cNvPr id="513009977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40849,57 +40849,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671255029" name="Picture">
+                  <wp:docPr id="1738957287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671255029" name="Picture"/>
+                          <pic:cNvPr id="1738957287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42226,57 +42226,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549978873" name="Picture">
+                  <wp:docPr id="556324466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549978873" name="Picture"/>
+                          <pic:cNvPr id="556324466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43369,57 +43369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="86586547" name="Picture">
+                        <wp:docPr id="1881127074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="86586547" name="Picture"/>
+                                <pic:cNvPr id="1881127074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44590,57 +44590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704341797" name="Picture">
+                  <wp:docPr id="392391573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704341797" name="Picture"/>
+                          <pic:cNvPr id="392391573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44661,57 +44661,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402740470" name="Picture">
+                  <wp:docPr id="1266532842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402740470" name="Picture"/>
+                          <pic:cNvPr id="1266532842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45075,57 +45075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111549728" name="Picture">
+                  <wp:docPr id="628963724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111549728" name="Picture"/>
+                          <pic:cNvPr id="628963724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>