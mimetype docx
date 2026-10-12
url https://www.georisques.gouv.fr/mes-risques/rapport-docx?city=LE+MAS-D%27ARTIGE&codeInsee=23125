--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369136033" name="Picture">
+                  <wp:docPr id="1711183641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369136033" name="Picture"/>
+                          <pic:cNvPr id="1711183641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326788843" name="Picture">
+                  <wp:docPr id="357506244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326788843" name="Picture"/>
+                          <pic:cNvPr id="357506244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46558165" name="Picture">
+                        <wp:docPr id="1904268234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46558165" name="Picture"/>
+                                <pic:cNvPr id="1904268234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183723623" name="Picture">
+                  <wp:docPr id="1190933840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183723623" name="Picture"/>
+                          <pic:cNvPr id="1190933840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441552444" name="Picture">
+                  <wp:docPr id="1968513038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441552444" name="Picture"/>
+                          <pic:cNvPr id="1968513038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945203744" name="Picture">
+                  <wp:docPr id="138055439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945203744" name="Picture"/>
+                          <pic:cNvPr id="138055439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611407609" name="Picture">
+                  <wp:docPr id="1851734086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611407609" name="Picture"/>
+                          <pic:cNvPr id="1851734086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673784165" name="Picture">
+                  <wp:docPr id="2097919522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673784165" name="Picture"/>
+                          <pic:cNvPr id="2097919522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2063207746" name="Picture">
+                        <wp:docPr id="692330058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2063207746" name="Picture"/>
+                                <pic:cNvPr id="692330058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939238792" name="Picture">
+                        <wp:docPr id="914827768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939238792" name="Picture"/>
+                                <pic:cNvPr id="914827768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="779795340" name="Picture">
+                        <wp:docPr id="1717605438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="779795340" name="Picture"/>
+                                <pic:cNvPr id="1717605438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350811370" name="Picture">
+                        <wp:docPr id="1357919399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350811370" name="Picture"/>
+                                <pic:cNvPr id="1357919399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561702483" name="Picture">
+                        <wp:docPr id="239789832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561702483" name="Picture"/>
+                                <pic:cNvPr id="239789832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="73717897" name="Picture">
+                        <wp:docPr id="1832444217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="73717897" name="Picture"/>
+                                <pic:cNvPr id="1832444217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210303787" name="Picture">
+                        <wp:docPr id="246412967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210303787" name="Picture"/>
+                                <pic:cNvPr id="246412967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799159641" name="Picture">
+                        <wp:docPr id="1956344255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799159641" name="Picture"/>
+                                <pic:cNvPr id="1956344255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802821963" name="Picture">
+                        <wp:docPr id="401439733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802821963" name="Picture"/>
+                                <pic:cNvPr id="401439733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780946024" name="Picture">
+                        <wp:docPr id="1593803696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780946024" name="Picture"/>
+                                <pic:cNvPr id="1593803696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1271920476" name="Picture">
+                        <wp:docPr id="2000189620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1271920476" name="Picture"/>
+                                <pic:cNvPr id="2000189620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217994502" name="Picture">
+                        <wp:docPr id="427119651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217994502" name="Picture"/>
+                                <pic:cNvPr id="427119651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079694658" name="Picture">
+                        <wp:docPr id="382979316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079694658" name="Picture"/>
+                                <pic:cNvPr id="382979316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733153727" name="Picture">
+                        <wp:docPr id="116351624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733153727" name="Picture"/>
+                                <pic:cNvPr id="116351624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874984198" name="Picture">
+                        <wp:docPr id="1258024889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874984198" name="Picture"/>
+                                <pic:cNvPr id="1258024889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086978120" name="Picture">
+                  <wp:docPr id="2088191476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086978120" name="Picture"/>
+                          <pic:cNvPr id="2088191476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111736967" name="Picture">
+                  <wp:docPr id="1367294445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111736967" name="Picture"/>
+                          <pic:cNvPr id="1367294445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591206521" name="Picture">
+                  <wp:docPr id="829895911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591206521" name="Picture"/>
+                          <pic:cNvPr id="829895911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501392736" name="Picture">
+                  <wp:docPr id="1016790550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501392736" name="Picture"/>
+                          <pic:cNvPr id="1016790550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349309451" name="Picture">
+                  <wp:docPr id="1120917228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349309451" name="Picture"/>
+                          <pic:cNvPr id="1120917228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491088202" name="Picture">
+                  <wp:docPr id="805679046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491088202" name="Picture"/>
+                          <pic:cNvPr id="805679046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274763802" name="Picture">
+                        <wp:docPr id="2125909119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274763802" name="Picture"/>
+                                <pic:cNvPr id="2125909119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176377961" name="Picture">
+                  <wp:docPr id="1423542050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176377961" name="Picture"/>
+                          <pic:cNvPr id="1423542050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069237005" name="Picture">
+                  <wp:docPr id="1068640856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069237005" name="Picture"/>
+                          <pic:cNvPr id="1068640856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780264810" name="Picture">
+                  <wp:docPr id="1999625445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780264810" name="Picture"/>
+                          <pic:cNvPr id="1999625445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229566835" name="Picture">
+                  <wp:docPr id="888167819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229566835" name="Picture"/>
+                          <pic:cNvPr id="888167819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899993736" name="Picture">
+                  <wp:docPr id="2143238745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899993736" name="Picture"/>
+                          <pic:cNvPr id="2143238745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639735036" name="Picture">
+                  <wp:docPr id="1981737754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639735036" name="Picture"/>
+                          <pic:cNvPr id="1981737754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="227773680" name="Picture">
+                        <wp:docPr id="391862086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="227773680" name="Picture"/>
+                                <pic:cNvPr id="391862086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111840425" name="Picture">
+                  <wp:docPr id="803002793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111840425" name="Picture"/>
+                          <pic:cNvPr id="803002793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936071712" name="Picture">
+                  <wp:docPr id="167465887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936071712" name="Picture"/>
+                          <pic:cNvPr id="167465887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090527180" name="Picture">
+                  <wp:docPr id="108164903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090527180" name="Picture"/>
+                          <pic:cNvPr id="108164903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486364353" name="Picture">
+                  <wp:docPr id="2067260962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486364353" name="Picture"/>
+                          <pic:cNvPr id="2067260962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161660665" name="Picture">
+                  <wp:docPr id="1634599501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161660665" name="Picture"/>
+                          <pic:cNvPr id="1634599501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773299380" name="Picture">
+                  <wp:docPr id="465276635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773299380" name="Picture"/>
+                          <pic:cNvPr id="465276635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328854542" name="Picture">
+                  <wp:docPr id="1871593253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328854542" name="Picture"/>
+                          <pic:cNvPr id="1871593253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24719605" name="Picture">
+                  <wp:docPr id="671398233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24719605" name="Picture"/>
+                          <pic:cNvPr id="671398233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587313630" name="Picture">
+                  <wp:docPr id="380663041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587313630" name="Picture"/>
+                          <pic:cNvPr id="380663041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368431264" name="Picture">
+                  <wp:docPr id="111179348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368431264" name="Picture"/>
+                          <pic:cNvPr id="111179348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63451555" name="Picture">
+                  <wp:docPr id="526459252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63451555" name="Picture"/>
+                          <pic:cNvPr id="526459252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41933711" name="Picture">
+                  <wp:docPr id="439837884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41933711" name="Picture"/>
+                          <pic:cNvPr id="439837884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267314347" name="Picture">
+                        <wp:docPr id="479023916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267314347" name="Picture"/>
+                                <pic:cNvPr id="479023916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941042554" name="Picture">
+                  <wp:docPr id="1035912837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941042554" name="Picture"/>
+                          <pic:cNvPr id="1035912837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995890337" name="Picture">
+                  <wp:docPr id="1841663705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995890337" name="Picture"/>
+                          <pic:cNvPr id="1841663705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30544721" name="Picture">
+                  <wp:docPr id="1269724006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30544721" name="Picture"/>
+                          <pic:cNvPr id="1269724006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648877761" name="Picture">
+                  <wp:docPr id="1342778757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648877761" name="Picture"/>
+                          <pic:cNvPr id="1342778757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189628971" name="Picture">
+                  <wp:docPr id="473280717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189628971" name="Picture"/>
+                          <pic:cNvPr id="473280717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837705167" name="Picture">
+                  <wp:docPr id="414673863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837705167" name="Picture"/>
+                          <pic:cNvPr id="414673863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857131350" name="Picture">
+                        <wp:docPr id="1481026443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857131350" name="Picture"/>
+                                <pic:cNvPr id="1481026443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152573867" name="Picture">
+                  <wp:docPr id="1858233810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152573867" name="Picture"/>
+                          <pic:cNvPr id="1858233810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105351424" name="Picture">
+                  <wp:docPr id="234251243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105351424" name="Picture"/>
+                          <pic:cNvPr id="234251243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852348070" name="Picture">
+                  <wp:docPr id="1014644929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852348070" name="Picture"/>
+                          <pic:cNvPr id="1014644929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547453614" name="Picture">
+                  <wp:docPr id="1414148546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547453614" name="Picture"/>
+                          <pic:cNvPr id="1414148546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929922537" name="Picture">
+                  <wp:docPr id="1780349339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929922537" name="Picture"/>
+                          <pic:cNvPr id="1780349339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509896840" name="Picture">
+                  <wp:docPr id="68141137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509896840" name="Picture"/>
+                          <pic:cNvPr id="68141137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>