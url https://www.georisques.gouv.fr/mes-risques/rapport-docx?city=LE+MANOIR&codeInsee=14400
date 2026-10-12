--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290422198" name="Picture">
+                  <wp:docPr id="368007871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290422198" name="Picture"/>
+                          <pic:cNvPr id="368007871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587380230" name="Picture">
+                  <wp:docPr id="1043962445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587380230" name="Picture"/>
+                          <pic:cNvPr id="1043962445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229298191" name="Picture">
+                        <wp:docPr id="1147609381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229298191" name="Picture"/>
+                                <pic:cNvPr id="1147609381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405131103" name="Picture">
+                  <wp:docPr id="266733430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405131103" name="Picture"/>
+                          <pic:cNvPr id="266733430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573562488" name="Picture">
+                  <wp:docPr id="1668526213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573562488" name="Picture"/>
+                          <pic:cNvPr id="1668526213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649858190" name="Picture">
+                  <wp:docPr id="126955472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649858190" name="Picture"/>
+                          <pic:cNvPr id="126955472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432354865" name="Picture">
+                  <wp:docPr id="1675253718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432354865" name="Picture"/>
+                          <pic:cNvPr id="1675253718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459615474" name="Picture">
+                  <wp:docPr id="1217612322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459615474" name="Picture"/>
+                          <pic:cNvPr id="1217612322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796106572" name="Picture">
+                        <wp:docPr id="1247240104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796106572" name="Picture"/>
+                                <pic:cNvPr id="1247240104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454776685" name="Picture">
+                        <wp:docPr id="344826640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454776685" name="Picture"/>
+                                <pic:cNvPr id="344826640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165887653" name="Picture">
+                        <wp:docPr id="1627806538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165887653" name="Picture"/>
+                                <pic:cNvPr id="1627806538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890459147" name="Picture">
+                        <wp:docPr id="1998387104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890459147" name="Picture"/>
+                                <pic:cNvPr id="1998387104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774157977" name="Picture">
+                        <wp:docPr id="716941393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774157977" name="Picture"/>
+                                <pic:cNvPr id="716941393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074839300" name="Picture">
+                        <wp:docPr id="268431701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074839300" name="Picture"/>
+                                <pic:cNvPr id="268431701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="604353532" name="Picture">
+                        <wp:docPr id="926096163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="604353532" name="Picture"/>
+                                <pic:cNvPr id="926096163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="941921772" name="Picture">
+                        <wp:docPr id="1198174080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="941921772" name="Picture"/>
+                                <pic:cNvPr id="1198174080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="446492635" name="Picture">
+                        <wp:docPr id="1875943038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="446492635" name="Picture"/>
+                                <pic:cNvPr id="1875943038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341743651" name="Picture">
+                        <wp:docPr id="2038130611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341743651" name="Picture"/>
+                                <pic:cNvPr id="2038130611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458565967" name="Picture">
+                        <wp:docPr id="2142747578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458565967" name="Picture"/>
+                                <pic:cNvPr id="2142747578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088879225" name="Picture">
+                        <wp:docPr id="1790297332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088879225" name="Picture"/>
+                                <pic:cNvPr id="1790297332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1213517808" name="Picture">
+                        <wp:docPr id="86972022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1213517808" name="Picture"/>
+                                <pic:cNvPr id="86972022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136464231" name="Picture">
+                        <wp:docPr id="1974197725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136464231" name="Picture"/>
+                                <pic:cNvPr id="1974197725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777091405" name="Picture">
+                        <wp:docPr id="182462108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777091405" name="Picture"/>
+                                <pic:cNvPr id="182462108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5026460" name="Picture">
+                  <wp:docPr id="576859375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5026460" name="Picture"/>
+                          <pic:cNvPr id="576859375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641372963" name="Picture">
+                  <wp:docPr id="282661028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641372963" name="Picture"/>
+                          <pic:cNvPr id="282661028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459470248" name="Picture">
+                  <wp:docPr id="675919886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459470248" name="Picture"/>
+                          <pic:cNvPr id="675919886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189258343" name="Picture">
+                  <wp:docPr id="653070277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189258343" name="Picture"/>
+                          <pic:cNvPr id="653070277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448848147" name="Picture">
+                  <wp:docPr id="803179661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448848147" name="Picture"/>
+                          <pic:cNvPr id="803179661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594808756" name="Picture">
+                  <wp:docPr id="927084552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594808756" name="Picture"/>
+                          <pic:cNvPr id="927084552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1187599542" name="Picture">
+                        <wp:docPr id="462076105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1187599542" name="Picture"/>
+                                <pic:cNvPr id="462076105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989637785" name="Picture">
+                  <wp:docPr id="415269938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989637785" name="Picture"/>
+                          <pic:cNvPr id="415269938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094686348" name="Picture">
+                  <wp:docPr id="1740487168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094686348" name="Picture"/>
+                          <pic:cNvPr id="1740487168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882912581" name="Picture">
+                  <wp:docPr id="692001486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882912581" name="Picture"/>
+                          <pic:cNvPr id="692001486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398092752" name="Picture">
+                  <wp:docPr id="1612326361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398092752" name="Picture"/>
+                          <pic:cNvPr id="1612326361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333956835" name="Picture">
+                  <wp:docPr id="2001158235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333956835" name="Picture"/>
+                          <pic:cNvPr id="2001158235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182241986" name="Picture">
+                  <wp:docPr id="2007206006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182241986" name="Picture"/>
+                          <pic:cNvPr id="2007206006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406630879" name="Picture">
+                        <wp:docPr id="1808304902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406630879" name="Picture"/>
+                                <pic:cNvPr id="1808304902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550302881" name="Picture">
+                        <wp:docPr id="862651320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550302881" name="Picture"/>
+                                <pic:cNvPr id="862651320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841003291" name="Picture">
+                  <wp:docPr id="238944421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841003291" name="Picture"/>
+                          <pic:cNvPr id="238944421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265384632" name="Picture">
+                  <wp:docPr id="1513596372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265384632" name="Picture"/>
+                          <pic:cNvPr id="1513596372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592558088" name="Picture">
+                  <wp:docPr id="149090405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592558088" name="Picture"/>
+                          <pic:cNvPr id="149090405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351975221" name="Picture">
+                  <wp:docPr id="1290070285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351975221" name="Picture"/>
+                          <pic:cNvPr id="1290070285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186575663" name="Picture">
+                  <wp:docPr id="184786262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186575663" name="Picture"/>
+                          <pic:cNvPr id="184786262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059214751" name="Picture">
+                  <wp:docPr id="1849730685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059214751" name="Picture"/>
+                          <pic:cNvPr id="1849730685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228799956" name="Picture">
+                  <wp:docPr id="1585322304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228799956" name="Picture"/>
+                          <pic:cNvPr id="1585322304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688131009" name="Picture">
+                  <wp:docPr id="904282044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688131009" name="Picture"/>
+                          <pic:cNvPr id="904282044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472112012" name="Picture">
+                  <wp:docPr id="1068267201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472112012" name="Picture"/>
+                          <pic:cNvPr id="1068267201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810205543" name="Picture">
+                  <wp:docPr id="2022625396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810205543" name="Picture"/>
+                          <pic:cNvPr id="2022625396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48365320" name="Picture">
+                  <wp:docPr id="1939804304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48365320" name="Picture"/>
+                          <pic:cNvPr id="1939804304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671553937" name="Picture">
+                  <wp:docPr id="491155161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671553937" name="Picture"/>
+                          <pic:cNvPr id="491155161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295738522" name="Picture">
+                        <wp:docPr id="1529482240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295738522" name="Picture"/>
+                                <pic:cNvPr id="1529482240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566582077" name="Picture">
+                  <wp:docPr id="1966379290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566582077" name="Picture"/>
+                          <pic:cNvPr id="1966379290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696265773" name="Picture">
+                  <wp:docPr id="1425052835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696265773" name="Picture"/>
+                          <pic:cNvPr id="1425052835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083804238" name="Picture">
+                  <wp:docPr id="84554174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083804238" name="Picture"/>
+                          <pic:cNvPr id="84554174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599474080" name="Picture">
+                  <wp:docPr id="240523603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599474080" name="Picture"/>
+                          <pic:cNvPr id="240523603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822419209" name="Picture">
+                  <wp:docPr id="728105776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822419209" name="Picture"/>
+                          <pic:cNvPr id="728105776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609072303" name="Picture">
+                  <wp:docPr id="1672036099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609072303" name="Picture"/>
+                          <pic:cNvPr id="1672036099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1602286956" name="Picture">
+                        <wp:docPr id="688748618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1602286956" name="Picture"/>
+                                <pic:cNvPr id="688748618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149125170" name="Picture">
+                  <wp:docPr id="177367186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149125170" name="Picture"/>
+                          <pic:cNvPr id="177367186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103689979" name="Picture">
+                  <wp:docPr id="85080427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103689979" name="Picture"/>
+                          <pic:cNvPr id="85080427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255627226" name="Picture">
+                  <wp:docPr id="584363537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255627226" name="Picture"/>
+                          <pic:cNvPr id="584363537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45555,57 +45555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215352473" name="Picture">
+                  <wp:docPr id="1124119576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215352473" name="Picture"/>
+                          <pic:cNvPr id="1124119576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45626,57 +45626,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736602486" name="Picture">
+                  <wp:docPr id="1473057906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736602486" name="Picture"/>
+                          <pic:cNvPr id="1473057906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46040,57 +46040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536044121" name="Picture">
+                  <wp:docPr id="1357810876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536044121" name="Picture"/>
+                          <pic:cNvPr id="1357810876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>