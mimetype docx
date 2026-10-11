--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056029381" name="Picture">
+                  <wp:docPr id="918264937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056029381" name="Picture"/>
+                          <pic:cNvPr id="918264937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237386226" name="Picture">
+                  <wp:docPr id="1817962220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237386226" name="Picture"/>
+                          <pic:cNvPr id="1817962220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385963633" name="Picture">
+                        <wp:docPr id="492204935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385963633" name="Picture"/>
+                                <pic:cNvPr id="492204935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132602826" name="Picture">
+                  <wp:docPr id="420497141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132602826" name="Picture"/>
+                          <pic:cNvPr id="420497141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855678331" name="Picture">
+                  <wp:docPr id="1982857351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855678331" name="Picture"/>
+                          <pic:cNvPr id="1982857351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960617302" name="Picture">
+                  <wp:docPr id="22620659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960617302" name="Picture"/>
+                          <pic:cNvPr id="22620659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922319649" name="Picture">
+                  <wp:docPr id="1678429075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922319649" name="Picture"/>
+                          <pic:cNvPr id="1678429075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948849090" name="Picture">
+                  <wp:docPr id="1591566808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948849090" name="Picture"/>
+                          <pic:cNvPr id="1591566808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248632647" name="Picture">
+                        <wp:docPr id="1895049463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248632647" name="Picture"/>
+                                <pic:cNvPr id="1895049463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313671040" name="Picture">
+                        <wp:docPr id="183996570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313671040" name="Picture"/>
+                                <pic:cNvPr id="183996570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226975678" name="Picture">
+                        <wp:docPr id="192761885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226975678" name="Picture"/>
+                                <pic:cNvPr id="192761885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107148301" name="Picture">
+                        <wp:docPr id="414598972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107148301" name="Picture"/>
+                                <pic:cNvPr id="414598972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1798211780" name="Picture">
+                        <wp:docPr id="1047975990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1798211780" name="Picture"/>
+                                <pic:cNvPr id="1047975990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115703046" name="Picture">
+                        <wp:docPr id="1919110165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115703046" name="Picture"/>
+                                <pic:cNvPr id="1919110165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878830033" name="Picture">
+                        <wp:docPr id="694896042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878830033" name="Picture"/>
+                                <pic:cNvPr id="694896042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="32357388" name="Picture">
+                        <wp:docPr id="1379279188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="32357388" name="Picture"/>
+                                <pic:cNvPr id="1379279188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295744080" name="Picture">
+                        <wp:docPr id="1806671657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295744080" name="Picture"/>
+                                <pic:cNvPr id="1806671657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781773633" name="Picture">
+                        <wp:docPr id="829699367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781773633" name="Picture"/>
+                                <pic:cNvPr id="829699367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1595885665" name="Picture">
+                        <wp:docPr id="2125249979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1595885665" name="Picture"/>
+                                <pic:cNvPr id="2125249979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657486483" name="Picture">
+                        <wp:docPr id="1211867302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657486483" name="Picture"/>
+                                <pic:cNvPr id="1211867302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1343827208" name="Picture">
+                        <wp:docPr id="354921537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1343827208" name="Picture"/>
+                                <pic:cNvPr id="354921537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426817973" name="Picture">
+                        <wp:docPr id="1343307192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426817973" name="Picture"/>
+                                <pic:cNvPr id="1343307192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542040761" name="Picture">
+                        <wp:docPr id="212193518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542040761" name="Picture"/>
+                                <pic:cNvPr id="212193518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107229722" name="Picture">
+                  <wp:docPr id="1513534264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107229722" name="Picture"/>
+                          <pic:cNvPr id="1513534264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895961711" name="Picture">
+                  <wp:docPr id="2026804261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895961711" name="Picture"/>
+                          <pic:cNvPr id="2026804261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482162711" name="Picture">
+                  <wp:docPr id="174999257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482162711" name="Picture"/>
+                          <pic:cNvPr id="174999257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147008632" name="Picture">
+                  <wp:docPr id="597511433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147008632" name="Picture"/>
+                          <pic:cNvPr id="597511433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629400996" name="Picture">
+                  <wp:docPr id="731960862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629400996" name="Picture"/>
+                          <pic:cNvPr id="731960862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693807294" name="Picture">
+                  <wp:docPr id="28259630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693807294" name="Picture"/>
+                          <pic:cNvPr id="28259630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346866325" name="Picture">
+                        <wp:docPr id="409522022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346866325" name="Picture"/>
+                                <pic:cNvPr id="409522022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924409525" name="Picture">
+                  <wp:docPr id="314627093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924409525" name="Picture"/>
+                          <pic:cNvPr id="314627093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135104226" name="Picture">
+                  <wp:docPr id="180409278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135104226" name="Picture"/>
+                          <pic:cNvPr id="180409278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836934248" name="Picture">
+                  <wp:docPr id="1418542719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836934248" name="Picture"/>
+                          <pic:cNvPr id="1418542719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329440357" name="Picture">
+                  <wp:docPr id="971700287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329440357" name="Picture"/>
+                          <pic:cNvPr id="971700287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414611711" name="Picture">
+                  <wp:docPr id="86557156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414611711" name="Picture"/>
+                          <pic:cNvPr id="86557156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893285882" name="Picture">
+                  <wp:docPr id="1711561883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893285882" name="Picture"/>
+                          <pic:cNvPr id="1711561883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1635752926" name="Picture">
+                        <wp:docPr id="2066423601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1635752926" name="Picture"/>
+                                <pic:cNvPr id="2066423601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725457972" name="Picture">
+                        <wp:docPr id="1272155251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725457972" name="Picture"/>
+                                <pic:cNvPr id="1272155251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123403764" name="Picture">
+                  <wp:docPr id="582437110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123403764" name="Picture"/>
+                          <pic:cNvPr id="582437110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783602946" name="Picture">
+                  <wp:docPr id="1241339396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783602946" name="Picture"/>
+                          <pic:cNvPr id="1241339396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616026530" name="Picture">
+                  <wp:docPr id="270920240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616026530" name="Picture"/>
+                          <pic:cNvPr id="270920240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392129546" name="Picture">
+                  <wp:docPr id="1831906179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392129546" name="Picture"/>
+                          <pic:cNvPr id="1831906179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814886968" name="Picture">
+                  <wp:docPr id="539300238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814886968" name="Picture"/>
+                          <pic:cNvPr id="539300238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29078,57 +29078,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157408" name="Picture">
+                  <wp:docPr id="1276778516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157408" name="Picture"/>
+                          <pic:cNvPr id="1276778516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30746,57 +30746,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888654493" name="Picture">
+                        <wp:docPr id="687014694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888654493" name="Picture"/>
+                                <pic:cNvPr id="687014694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32945,57 +32945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597886760" name="Picture">
+                  <wp:docPr id="899230137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597886760" name="Picture"/>
+                          <pic:cNvPr id="899230137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33016,57 +33016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697790101" name="Picture">
+                  <wp:docPr id="1218284098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697790101" name="Picture"/>
+                          <pic:cNvPr id="1218284098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33495,57 +33495,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599718424" name="Picture">
+                  <wp:docPr id="2026326596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599718424" name="Picture"/>
+                          <pic:cNvPr id="2026326596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34787,57 +34787,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039066478" name="Picture">
+                  <wp:docPr id="514819286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039066478" name="Picture"/>
+                          <pic:cNvPr id="514819286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34876,57 +34876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790615936" name="Picture">
+                  <wp:docPr id="977588955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790615936" name="Picture"/>
+                          <pic:cNvPr id="977588955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35520,57 +35520,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074449473" name="Picture">
+                  <wp:docPr id="2022910653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074449473" name="Picture"/>
+                          <pic:cNvPr id="2022910653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36518,57 +36518,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466074394" name="Picture">
+                  <wp:docPr id="855653828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466074394" name="Picture"/>
+                          <pic:cNvPr id="855653828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36621,57 +36621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730910407" name="Picture">
+                  <wp:docPr id="1581247885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730910407" name="Picture"/>
+                          <pic:cNvPr id="1581247885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37998,57 +37998,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705205153" name="Picture">
+                  <wp:docPr id="1469452972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705205153" name="Picture"/>
+                          <pic:cNvPr id="1469452972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39141,57 +39141,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980943977" name="Picture">
+                        <wp:docPr id="114922574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980943977" name="Picture"/>
+                                <pic:cNvPr id="114922574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40502,57 +40502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161733471" name="Picture">
+                  <wp:docPr id="1631450443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161733471" name="Picture"/>
+                          <pic:cNvPr id="1631450443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40591,57 +40591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63494718" name="Picture">
+                  <wp:docPr id="838537540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63494718" name="Picture"/>
+                          <pic:cNvPr id="838537540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41235,57 +41235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858336474" name="Picture">
+                  <wp:docPr id="1263169229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858336474" name="Picture"/>
+                          <pic:cNvPr id="1263169229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42233,57 +42233,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869235517" name="Picture">
+                  <wp:docPr id="540739863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869235517" name="Picture"/>
+                          <pic:cNvPr id="540739863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42336,57 +42336,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464941274" name="Picture">
+                  <wp:docPr id="8099813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464941274" name="Picture"/>
+                          <pic:cNvPr id="8099813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43713,57 +43713,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799963663" name="Picture">
+                  <wp:docPr id="1579453023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799963663" name="Picture"/>
+                          <pic:cNvPr id="1579453023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44856,57 +44856,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398414898" name="Picture">
+                        <wp:docPr id="448266806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398414898" name="Picture"/>
+                                <pic:cNvPr id="448266806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46127,57 +46127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911745370" name="Picture">
+                  <wp:docPr id="1523600888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911745370" name="Picture"/>
+                          <pic:cNvPr id="1523600888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46207,57 +46207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163898012" name="Picture">
+                  <wp:docPr id="1168185297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163898012" name="Picture"/>
+                          <pic:cNvPr id="1168185297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46686,57 +46686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169528232" name="Picture">
+                  <wp:docPr id="404767880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169528232" name="Picture"/>
+                          <pic:cNvPr id="404767880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48281,57 +48281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364473527" name="Picture">
+                  <wp:docPr id="783657920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364473527" name="Picture"/>
+                          <pic:cNvPr id="783657920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48352,57 +48352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002941598" name="Picture">
+                  <wp:docPr id="1676099160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002941598" name="Picture"/>
+                          <pic:cNvPr id="1676099160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48766,57 +48766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379296923" name="Picture">
+                  <wp:docPr id="2037981864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379296923" name="Picture"/>
+                          <pic:cNvPr id="2037981864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>