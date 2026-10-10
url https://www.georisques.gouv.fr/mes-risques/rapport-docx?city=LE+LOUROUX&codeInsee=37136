--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069778713" name="Picture">
+                  <wp:docPr id="248347923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069778713" name="Picture"/>
+                          <pic:cNvPr id="248347923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129686392" name="Picture">
+                  <wp:docPr id="116197274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129686392" name="Picture"/>
+                          <pic:cNvPr id="116197274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693284902" name="Picture">
+                        <wp:docPr id="2004481717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693284902" name="Picture"/>
+                                <pic:cNvPr id="2004481717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838829753" name="Picture">
+                  <wp:docPr id="123149384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838829753" name="Picture"/>
+                          <pic:cNvPr id="123149384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177565941" name="Picture">
+                  <wp:docPr id="1782699074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177565941" name="Picture"/>
+                          <pic:cNvPr id="1782699074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661525619" name="Picture">
+                  <wp:docPr id="291326676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661525619" name="Picture"/>
+                          <pic:cNvPr id="291326676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910692136" name="Picture">
+                  <wp:docPr id="414998086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910692136" name="Picture"/>
+                          <pic:cNvPr id="414998086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658520034" name="Picture">
+                  <wp:docPr id="1806058476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658520034" name="Picture"/>
+                          <pic:cNvPr id="1806058476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1437390097" name="Picture">
+                        <wp:docPr id="542845647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1437390097" name="Picture"/>
+                                <pic:cNvPr id="542845647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="391095427" name="Picture">
+                        <wp:docPr id="319632634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="391095427" name="Picture"/>
+                                <pic:cNvPr id="319632634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="532600779" name="Picture">
+                        <wp:docPr id="1368232630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="532600779" name="Picture"/>
+                                <pic:cNvPr id="1368232630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730361189" name="Picture">
+                        <wp:docPr id="1110143900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730361189" name="Picture"/>
+                                <pic:cNvPr id="1110143900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2136700302" name="Picture">
+                        <wp:docPr id="1498508673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2136700302" name="Picture"/>
+                                <pic:cNvPr id="1498508673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571100573" name="Picture">
+                        <wp:docPr id="1655891131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571100573" name="Picture"/>
+                                <pic:cNvPr id="1655891131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421680907" name="Picture">
+                        <wp:docPr id="1950087381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421680907" name="Picture"/>
+                                <pic:cNvPr id="1950087381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1488459487" name="Picture">
+                        <wp:docPr id="1069647438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1488459487" name="Picture"/>
+                                <pic:cNvPr id="1069647438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925384297" name="Picture">
+                        <wp:docPr id="1222995555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925384297" name="Picture"/>
+                                <pic:cNvPr id="1222995555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598216976" name="Picture">
+                        <wp:docPr id="1391812126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598216976" name="Picture"/>
+                                <pic:cNvPr id="1391812126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781238753" name="Picture">
+                        <wp:docPr id="1178853375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781238753" name="Picture"/>
+                                <pic:cNvPr id="1178853375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638061725" name="Picture">
+                        <wp:docPr id="1978360639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638061725" name="Picture"/>
+                                <pic:cNvPr id="1978360639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580775173" name="Picture">
+                        <wp:docPr id="743767087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580775173" name="Picture"/>
+                                <pic:cNvPr id="743767087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="111273902" name="Picture">
+                        <wp:docPr id="2008145189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="111273902" name="Picture"/>
+                                <pic:cNvPr id="2008145189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2118441636" name="Picture">
+                        <wp:docPr id="1385672575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2118441636" name="Picture"/>
+                                <pic:cNvPr id="1385672575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425624007" name="Picture">
+                  <wp:docPr id="1306561440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425624007" name="Picture"/>
+                          <pic:cNvPr id="1306561440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128948770" name="Picture">
+                  <wp:docPr id="261168750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128948770" name="Picture"/>
+                          <pic:cNvPr id="261168750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807983490" name="Picture">
+                  <wp:docPr id="1464576647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807983490" name="Picture"/>
+                          <pic:cNvPr id="1464576647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894278051" name="Picture">
+                  <wp:docPr id="1784488497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894278051" name="Picture"/>
+                          <pic:cNvPr id="1784488497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25343345" name="Picture">
+                  <wp:docPr id="1696155127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25343345" name="Picture"/>
+                          <pic:cNvPr id="1696155127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963094096" name="Picture">
+                  <wp:docPr id="1985268299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963094096" name="Picture"/>
+                          <pic:cNvPr id="1985268299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502624067" name="Picture">
+                        <wp:docPr id="466701460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502624067" name="Picture"/>
+                                <pic:cNvPr id="466701460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457734374" name="Picture">
+                  <wp:docPr id="2130863648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457734374" name="Picture"/>
+                          <pic:cNvPr id="2130863648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722746320" name="Picture">
+                  <wp:docPr id="1641651381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722746320" name="Picture"/>
+                          <pic:cNvPr id="1641651381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939232208" name="Picture">
+                  <wp:docPr id="1895680502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939232208" name="Picture"/>
+                          <pic:cNvPr id="1895680502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400372011" name="Picture">
+                  <wp:docPr id="1412722299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400372011" name="Picture"/>
+                          <pic:cNvPr id="1412722299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97442512" name="Picture">
+                  <wp:docPr id="1134111944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97442512" name="Picture"/>
+                          <pic:cNvPr id="1134111944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027656676" name="Picture">
+                  <wp:docPr id="862822407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027656676" name="Picture"/>
+                          <pic:cNvPr id="862822407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165901474" name="Picture">
+                        <wp:docPr id="272875538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165901474" name="Picture"/>
+                                <pic:cNvPr id="272875538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274865714" name="Picture">
+                        <wp:docPr id="727018080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274865714" name="Picture"/>
+                                <pic:cNvPr id="727018080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387565865" name="Picture">
+                  <wp:docPr id="588453574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387565865" name="Picture"/>
+                          <pic:cNvPr id="588453574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041444525" name="Picture">
+                  <wp:docPr id="832834415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041444525" name="Picture"/>
+                          <pic:cNvPr id="832834415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260126451" name="Picture">
+                  <wp:docPr id="275048562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260126451" name="Picture"/>
+                          <pic:cNvPr id="275048562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298923101" name="Picture">
+                  <wp:docPr id="1377722383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298923101" name="Picture"/>
+                          <pic:cNvPr id="1377722383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126915991" name="Picture">
+                  <wp:docPr id="1450216289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126915991" name="Picture"/>
+                          <pic:cNvPr id="1450216289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567999953" name="Picture">
+                  <wp:docPr id="1800509067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567999953" name="Picture"/>
+                          <pic:cNvPr id="1800509067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1250223367" name="Picture">
+                        <wp:docPr id="1505314578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1250223367" name="Picture"/>
+                                <pic:cNvPr id="1505314578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33507,57 +33507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829224259" name="Picture">
+                  <wp:docPr id="1181969311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829224259" name="Picture"/>
+                          <pic:cNvPr id="1181969311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33596,57 +33596,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799728086" name="Picture">
+                  <wp:docPr id="2081842625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799728086" name="Picture"/>
+                          <pic:cNvPr id="2081842625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34240,57 +34240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114347001" name="Picture">
+                  <wp:docPr id="1862548614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114347001" name="Picture"/>
+                          <pic:cNvPr id="1862548614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745751557" name="Picture">
+                  <wp:docPr id="1386012063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745751557" name="Picture"/>
+                          <pic:cNvPr id="1386012063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35341,57 +35341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723110005" name="Picture">
+                  <wp:docPr id="661775608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723110005" name="Picture"/>
+                          <pic:cNvPr id="661775608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36718,57 +36718,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610315464" name="Picture">
+                  <wp:docPr id="1589971296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610315464" name="Picture"/>
+                          <pic:cNvPr id="1589971296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37861,57 +37861,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858047612" name="Picture">
+                        <wp:docPr id="81338768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858047612" name="Picture"/>
+                                <pic:cNvPr id="81338768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39229,57 +39229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267671498" name="Picture">
+                  <wp:docPr id="2056432477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267671498" name="Picture"/>
+                          <pic:cNvPr id="2056432477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39318,57 +39318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451306860" name="Picture">
+                  <wp:docPr id="931840062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451306860" name="Picture"/>
+                          <pic:cNvPr id="931840062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39950,57 +39950,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296713412" name="Picture">
+                  <wp:docPr id="1223156251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296713412" name="Picture"/>
+                          <pic:cNvPr id="1223156251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40894,57 +40894,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151704233" name="Picture">
+                  <wp:docPr id="158766610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151704233" name="Picture"/>
+                          <pic:cNvPr id="158766610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41006,57 +41006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747688842" name="Picture">
+                  <wp:docPr id="1859754885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747688842" name="Picture"/>
+                          <pic:cNvPr id="1859754885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42665,57 +42665,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526840818" name="Picture">
+                  <wp:docPr id="343875426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526840818" name="Picture"/>
+                          <pic:cNvPr id="343875426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43844,57 +43844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905656514" name="Picture">
+                  <wp:docPr id="1865297245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905656514" name="Picture"/>
+                          <pic:cNvPr id="1865297245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43924,57 +43924,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085448069" name="Picture">
+                  <wp:docPr id="875802731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085448069" name="Picture"/>
+                          <pic:cNvPr id="875802731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44412,57 +44412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243803036" name="Picture">
+                  <wp:docPr id="318217707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243803036" name="Picture"/>
+                          <pic:cNvPr id="318217707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>