--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884834309" name="Picture">
+                  <wp:docPr id="2110445011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884834309" name="Picture"/>
+                          <pic:cNvPr id="2110445011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605410012" name="Picture">
+                  <wp:docPr id="1658586202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605410012" name="Picture"/>
+                          <pic:cNvPr id="1658586202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868087521" name="Picture">
+                        <wp:docPr id="794251602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868087521" name="Picture"/>
+                                <pic:cNvPr id="794251602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170835261" name="Picture">
+                  <wp:docPr id="234981448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170835261" name="Picture"/>
+                          <pic:cNvPr id="234981448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424930630" name="Picture">
+                  <wp:docPr id="356143082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424930630" name="Picture"/>
+                          <pic:cNvPr id="356143082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359241829" name="Picture">
+                  <wp:docPr id="302213201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359241829" name="Picture"/>
+                          <pic:cNvPr id="302213201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099897404" name="Picture">
+                  <wp:docPr id="1673335150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099897404" name="Picture"/>
+                          <pic:cNvPr id="1673335150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655217404" name="Picture">
+                  <wp:docPr id="809189983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655217404" name="Picture"/>
+                          <pic:cNvPr id="809189983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136659593" name="Picture">
+                        <wp:docPr id="742588144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136659593" name="Picture"/>
+                                <pic:cNvPr id="742588144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507920646" name="Picture">
+                        <wp:docPr id="42655060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507920646" name="Picture"/>
+                                <pic:cNvPr id="42655060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473949877" name="Picture">
+                        <wp:docPr id="933337026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473949877" name="Picture"/>
+                                <pic:cNvPr id="933337026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83239207" name="Picture">
+                        <wp:docPr id="1786310975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83239207" name="Picture"/>
+                                <pic:cNvPr id="1786310975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1120856520" name="Picture">
+                        <wp:docPr id="120982319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1120856520" name="Picture"/>
+                                <pic:cNvPr id="120982319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456182112" name="Picture">
+                        <wp:docPr id="898965245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456182112" name="Picture"/>
+                                <pic:cNvPr id="898965245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214869588" name="Picture">
+                        <wp:docPr id="1240262034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214869588" name="Picture"/>
+                                <pic:cNvPr id="1240262034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655290222" name="Picture">
+                        <wp:docPr id="1859391055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655290222" name="Picture"/>
+                                <pic:cNvPr id="1859391055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011114077" name="Picture">
+                        <wp:docPr id="297034639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011114077" name="Picture"/>
+                                <pic:cNvPr id="297034639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1283632365" name="Picture">
+                        <wp:docPr id="1559319430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1283632365" name="Picture"/>
+                                <pic:cNvPr id="1559319430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1246550188" name="Picture">
+                        <wp:docPr id="505584034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1246550188" name="Picture"/>
+                                <pic:cNvPr id="505584034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843467136" name="Picture">
+                        <wp:docPr id="628720595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843467136" name="Picture"/>
+                                <pic:cNvPr id="628720595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743477354" name="Picture">
+                        <wp:docPr id="791857745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743477354" name="Picture"/>
+                                <pic:cNvPr id="791857745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1613282841" name="Picture">
+                        <wp:docPr id="191885404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1613282841" name="Picture"/>
+                                <pic:cNvPr id="191885404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476773825" name="Picture">
+                        <wp:docPr id="149731332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476773825" name="Picture"/>
+                                <pic:cNvPr id="149731332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230134410" name="Picture">
+                  <wp:docPr id="2048488111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230134410" name="Picture"/>
+                          <pic:cNvPr id="2048488111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866031684" name="Picture">
+                  <wp:docPr id="1470310731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866031684" name="Picture"/>
+                          <pic:cNvPr id="1470310731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031028193" name="Picture">
+                  <wp:docPr id="193616372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031028193" name="Picture"/>
+                          <pic:cNvPr id="193616372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299886615" name="Picture">
+                  <wp:docPr id="1437222748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299886615" name="Picture"/>
+                          <pic:cNvPr id="1437222748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915483765" name="Picture">
+                  <wp:docPr id="1316103163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915483765" name="Picture"/>
+                          <pic:cNvPr id="1316103163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115406885" name="Picture">
+                  <wp:docPr id="138126202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115406885" name="Picture"/>
+                          <pic:cNvPr id="138126202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215403131" name="Picture">
+                        <wp:docPr id="996372419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215403131" name="Picture"/>
+                                <pic:cNvPr id="996372419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995424804" name="Picture">
+                        <wp:docPr id="484693528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995424804" name="Picture"/>
+                                <pic:cNvPr id="484693528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20354,57 +20354,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782732223" name="Picture">
+                  <wp:docPr id="63865545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782732223" name="Picture"/>
+                          <pic:cNvPr id="63865545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20443,57 +20443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452371062" name="Picture">
+                  <wp:docPr id="1551319901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452371062" name="Picture"/>
+                          <pic:cNvPr id="1551319901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21087,57 +21087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591168100" name="Picture">
+                  <wp:docPr id="1579552221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591168100" name="Picture"/>
+                          <pic:cNvPr id="1579552221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22085,57 +22085,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492834757" name="Picture">
+                  <wp:docPr id="24410228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492834757" name="Picture"/>
+                          <pic:cNvPr id="24410228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22188,57 +22188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126275367" name="Picture">
+                  <wp:docPr id="644384316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126275367" name="Picture"/>
+                          <pic:cNvPr id="644384316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840161139" name="Picture">
+                  <wp:docPr id="1906663552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840161139" name="Picture"/>
+                          <pic:cNvPr id="1906663552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24731,57 +24731,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="999348302" name="Picture">
+                        <wp:docPr id="1344930675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="999348302" name="Picture"/>
+                                <pic:cNvPr id="1344930675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25706,57 +25706,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324006729" name="Picture">
+                        <wp:docPr id="770667536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324006729" name="Picture"/>
+                                <pic:cNvPr id="770667536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27095,57 +27095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938120306" name="Picture">
+                  <wp:docPr id="761191237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938120306" name="Picture"/>
+                          <pic:cNvPr id="761191237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27184,57 +27184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172814890" name="Picture">
+                  <wp:docPr id="693089040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172814890" name="Picture"/>
+                          <pic:cNvPr id="693089040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033342850" name="Picture">
+                  <wp:docPr id="631556622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033342850" name="Picture"/>
+                          <pic:cNvPr id="631556622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28826,57 +28826,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125268834" name="Picture">
+                  <wp:docPr id="1738121633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125268834" name="Picture"/>
+                          <pic:cNvPr id="1738121633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28929,57 +28929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883292872" name="Picture">
+                  <wp:docPr id="1717616383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883292872" name="Picture"/>
+                          <pic:cNvPr id="1717616383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30306,57 +30306,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654877912" name="Picture">
+                  <wp:docPr id="1081876231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654877912" name="Picture"/>
+                          <pic:cNvPr id="1081876231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31449,57 +31449,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586236431" name="Picture">
+                        <wp:docPr id="411665263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586236431" name="Picture"/>
+                                <pic:cNvPr id="411665263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32810,57 +32810,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664829096" name="Picture">
+                  <wp:docPr id="942482270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664829096" name="Picture"/>
+                          <pic:cNvPr id="942482270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32899,57 +32899,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798870796" name="Picture">
+                  <wp:docPr id="1576355764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798870796" name="Picture"/>
+                          <pic:cNvPr id="1576355764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993330755" name="Picture">
+                  <wp:docPr id="2136280308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993330755" name="Picture"/>
+                          <pic:cNvPr id="2136280308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34541,57 +34541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117769060" name="Picture">
+                  <wp:docPr id="1792594540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117769060" name="Picture"/>
+                          <pic:cNvPr id="1792594540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34644,57 +34644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782729985" name="Picture">
+                  <wp:docPr id="1195463822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782729985" name="Picture"/>
+                          <pic:cNvPr id="1195463822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36021,57 +36021,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203880653" name="Picture">
+                  <wp:docPr id="2022752955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203880653" name="Picture"/>
+                          <pic:cNvPr id="2022752955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37164,57 +37164,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695047294" name="Picture">
+                        <wp:docPr id="1623336074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695047294" name="Picture"/>
+                                <pic:cNvPr id="1623336074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38532,57 +38532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427945024" name="Picture">
+                  <wp:docPr id="1876821972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427945024" name="Picture"/>
+                          <pic:cNvPr id="1876821972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38621,57 +38621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278333177" name="Picture">
+                  <wp:docPr id="508139729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278333177" name="Picture"/>
+                          <pic:cNvPr id="508139729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39253,57 +39253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898415476" name="Picture">
+                  <wp:docPr id="1293562884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898415476" name="Picture"/>
+                          <pic:cNvPr id="1293562884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40197,57 +40197,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677034" name="Picture">
+                  <wp:docPr id="1501311735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677034" name="Picture"/>
+                          <pic:cNvPr id="1501311735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40309,57 +40309,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467081437" name="Picture">
+                  <wp:docPr id="404127238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467081437" name="Picture"/>
+                          <pic:cNvPr id="404127238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41968,57 +41968,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152367308" name="Picture">
+                  <wp:docPr id="29370348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152367308" name="Picture"/>
+                          <pic:cNvPr id="29370348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43147,57 +43147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155843852" name="Picture">
+                  <wp:docPr id="182236283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155843852" name="Picture"/>
+                          <pic:cNvPr id="182236283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43227,57 +43227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531982860" name="Picture">
+                  <wp:docPr id="1731322661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531982860" name="Picture"/>
+                          <pic:cNvPr id="1731322661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43715,57 +43715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017619357" name="Picture">
+                  <wp:docPr id="2009125768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017619357" name="Picture"/>
+                          <pic:cNvPr id="2009125768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>