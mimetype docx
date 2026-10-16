--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238570329" name="Picture">
+                  <wp:docPr id="1267078075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238570329" name="Picture"/>
+                          <pic:cNvPr id="1267078075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044597901" name="Picture">
+                  <wp:docPr id="241406834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044597901" name="Picture"/>
+                          <pic:cNvPr id="241406834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1648551531" name="Picture">
+                        <wp:docPr id="1431574582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1648551531" name="Picture"/>
+                                <pic:cNvPr id="1431574582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855949389" name="Picture">
+                  <wp:docPr id="1774849503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855949389" name="Picture"/>
+                          <pic:cNvPr id="1774849503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232453012" name="Picture">
+                  <wp:docPr id="1660539014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232453012" name="Picture"/>
+                          <pic:cNvPr id="1660539014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672388285" name="Picture">
+                  <wp:docPr id="575020019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672388285" name="Picture"/>
+                          <pic:cNvPr id="575020019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982964160" name="Picture">
+                  <wp:docPr id="439669247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982964160" name="Picture"/>
+                          <pic:cNvPr id="439669247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796429555" name="Picture">
+                  <wp:docPr id="857983255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796429555" name="Picture"/>
+                          <pic:cNvPr id="857983255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588371903" name="Picture">
+                        <wp:docPr id="927333377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588371903" name="Picture"/>
+                                <pic:cNvPr id="927333377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="860045789" name="Picture">
+                        <wp:docPr id="1097738369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="860045789" name="Picture"/>
+                                <pic:cNvPr id="1097738369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556925723" name="Picture">
+                        <wp:docPr id="1006028949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556925723" name="Picture"/>
+                                <pic:cNvPr id="1006028949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777146797" name="Picture">
+                        <wp:docPr id="1287468971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777146797" name="Picture"/>
+                                <pic:cNvPr id="1287468971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146537323" name="Picture">
+                        <wp:docPr id="1544089592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146537323" name="Picture"/>
+                                <pic:cNvPr id="1544089592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="700365862" name="Picture">
+                        <wp:docPr id="1315849895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="700365862" name="Picture"/>
+                                <pic:cNvPr id="1315849895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135039062" name="Picture">
+                        <wp:docPr id="353026646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135039062" name="Picture"/>
+                                <pic:cNvPr id="353026646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1469671483" name="Picture">
+                        <wp:docPr id="276474518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1469671483" name="Picture"/>
+                                <pic:cNvPr id="276474518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494021029" name="Picture">
+                        <wp:docPr id="1088665263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494021029" name="Picture"/>
+                                <pic:cNvPr id="1088665263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557020261" name="Picture">
+                        <wp:docPr id="1359019758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557020261" name="Picture"/>
+                                <pic:cNvPr id="1359019758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753737722" name="Picture">
+                        <wp:docPr id="419877396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753737722" name="Picture"/>
+                                <pic:cNvPr id="419877396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225643112" name="Picture">
+                        <wp:docPr id="1332291125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225643112" name="Picture"/>
+                                <pic:cNvPr id="1332291125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276873642" name="Picture">
+                        <wp:docPr id="2096065960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276873642" name="Picture"/>
+                                <pic:cNvPr id="2096065960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036854548" name="Picture">
+                        <wp:docPr id="937555156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036854548" name="Picture"/>
+                                <pic:cNvPr id="937555156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564241166" name="Picture">
+                        <wp:docPr id="192563123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564241166" name="Picture"/>
+                                <pic:cNvPr id="192563123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662770050" name="Picture">
+                  <wp:docPr id="2022354164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662770050" name="Picture"/>
+                          <pic:cNvPr id="2022354164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676291698" name="Picture">
+                  <wp:docPr id="907556995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676291698" name="Picture"/>
+                          <pic:cNvPr id="907556995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137955348" name="Picture">
+                  <wp:docPr id="173665773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137955348" name="Picture"/>
+                          <pic:cNvPr id="173665773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858630359" name="Picture">
+                  <wp:docPr id="1549883057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858630359" name="Picture"/>
+                          <pic:cNvPr id="1549883057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366373648" name="Picture">
+                  <wp:docPr id="847186861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366373648" name="Picture"/>
+                          <pic:cNvPr id="847186861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832057959" name="Picture">
+                  <wp:docPr id="57003892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832057959" name="Picture"/>
+                          <pic:cNvPr id="57003892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348845103" name="Picture">
+                        <wp:docPr id="672223295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348845103" name="Picture"/>
+                                <pic:cNvPr id="672223295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668658455" name="Picture">
+                        <wp:docPr id="490924952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668658455" name="Picture"/>
+                                <pic:cNvPr id="490924952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583235807" name="Picture">
+                  <wp:docPr id="1318486022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583235807" name="Picture"/>
+                          <pic:cNvPr id="1318486022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589689400" name="Picture">
+                  <wp:docPr id="1955269650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589689400" name="Picture"/>
+                          <pic:cNvPr id="1955269650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783443620" name="Picture">
+                  <wp:docPr id="2124363568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783443620" name="Picture"/>
+                          <pic:cNvPr id="2124363568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604262331" name="Picture">
+                  <wp:docPr id="389608837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604262331" name="Picture"/>
+                          <pic:cNvPr id="389608837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538521161" name="Picture">
+                  <wp:docPr id="1862317514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538521161" name="Picture"/>
+                          <pic:cNvPr id="1862317514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554591772" name="Picture">
+                  <wp:docPr id="1137879741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554591772" name="Picture"/>
+                          <pic:cNvPr id="1137879741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817875842" name="Picture">
+                        <wp:docPr id="833520279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817875842" name="Picture"/>
+                                <pic:cNvPr id="833520279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684166746" name="Picture">
+                  <wp:docPr id="830123755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684166746" name="Picture"/>
+                          <pic:cNvPr id="830123755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158996388" name="Picture">
+                  <wp:docPr id="1916014402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158996388" name="Picture"/>
+                          <pic:cNvPr id="1916014402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803543075" name="Picture">
+                  <wp:docPr id="144465184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803543075" name="Picture"/>
+                          <pic:cNvPr id="144465184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249967303" name="Picture">
+                  <wp:docPr id="2040484580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249967303" name="Picture"/>
+                          <pic:cNvPr id="2040484580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418871111" name="Picture">
+                  <wp:docPr id="1234030345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418871111" name="Picture"/>
+                          <pic:cNvPr id="1234030345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736341278" name="Picture">
+                  <wp:docPr id="372272142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736341278" name="Picture"/>
+                          <pic:cNvPr id="372272142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694438893" name="Picture">
+                  <wp:docPr id="80344603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694438893" name="Picture"/>
+                          <pic:cNvPr id="80344603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890408683" name="Picture">
+                  <wp:docPr id="286046864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890408683" name="Picture"/>
+                          <pic:cNvPr id="286046864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442730707" name="Picture">
+                  <wp:docPr id="808289499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442730707" name="Picture"/>
+                          <pic:cNvPr id="808289499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057532775" name="Picture">
+                  <wp:docPr id="1122936141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057532775" name="Picture"/>
+                          <pic:cNvPr id="1122936141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231990958" name="Picture">
+                  <wp:docPr id="1399657950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231990958" name="Picture"/>
+                          <pic:cNvPr id="1399657950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015052418" name="Picture">
+                  <wp:docPr id="122726998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015052418" name="Picture"/>
+                          <pic:cNvPr id="122726998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855022934" name="Picture">
+                        <wp:docPr id="1164886321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855022934" name="Picture"/>
+                                <pic:cNvPr id="1164886321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365923438" name="Picture">
+                  <wp:docPr id="1206833616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365923438" name="Picture"/>
+                          <pic:cNvPr id="1206833616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797557403" name="Picture">
+                  <wp:docPr id="1062908190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797557403" name="Picture"/>
+                          <pic:cNvPr id="1062908190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142045606" name="Picture">
+                  <wp:docPr id="237875720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142045606" name="Picture"/>
+                          <pic:cNvPr id="237875720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081444731" name="Picture">
+                  <wp:docPr id="1948998480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081444731" name="Picture"/>
+                          <pic:cNvPr id="1948998480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065918988" name="Picture">
+                  <wp:docPr id="750787169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065918988" name="Picture"/>
+                          <pic:cNvPr id="750787169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483708733" name="Picture">
+                  <wp:docPr id="239867837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483708733" name="Picture"/>
+                          <pic:cNvPr id="239867837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848519228" name="Picture">
+                        <wp:docPr id="1283154855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848519228" name="Picture"/>
+                                <pic:cNvPr id="1283154855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116554384" name="Picture">
+                  <wp:docPr id="429367512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116554384" name="Picture"/>
+                          <pic:cNvPr id="429367512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164680803" name="Picture">
+                  <wp:docPr id="906160167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164680803" name="Picture"/>
+                          <pic:cNvPr id="906160167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573029703" name="Picture">
+                  <wp:docPr id="61910801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573029703" name="Picture"/>
+                          <pic:cNvPr id="61910801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45861,57 +45861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798349421" name="Picture">
+                  <wp:docPr id="1948976539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798349421" name="Picture"/>
+                          <pic:cNvPr id="1948976539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45932,57 +45932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691091108" name="Picture">
+                  <wp:docPr id="1430882537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691091108" name="Picture"/>
+                          <pic:cNvPr id="1430882537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46346,57 +46346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065581311" name="Picture">
+                  <wp:docPr id="1392999798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065581311" name="Picture"/>
+                          <pic:cNvPr id="1392999798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>