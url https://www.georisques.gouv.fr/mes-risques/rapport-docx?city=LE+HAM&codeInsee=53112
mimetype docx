--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573174762" name="Picture">
+                  <wp:docPr id="874780412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573174762" name="Picture"/>
+                          <pic:cNvPr id="874780412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858286897" name="Picture">
+                  <wp:docPr id="314959523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858286897" name="Picture"/>
+                          <pic:cNvPr id="314959523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2018770298" name="Picture">
+                        <wp:docPr id="1265420798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2018770298" name="Picture"/>
+                                <pic:cNvPr id="1265420798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770891539" name="Picture">
+                  <wp:docPr id="1532144780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770891539" name="Picture"/>
+                          <pic:cNvPr id="1532144780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704016271" name="Picture">
+                  <wp:docPr id="849524395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704016271" name="Picture"/>
+                          <pic:cNvPr id="849524395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954030476" name="Picture">
+                  <wp:docPr id="730625323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954030476" name="Picture"/>
+                          <pic:cNvPr id="730625323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847913039" name="Picture">
+                  <wp:docPr id="1680630407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847913039" name="Picture"/>
+                          <pic:cNvPr id="1680630407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930893440" name="Picture">
+                  <wp:docPr id="1960856263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930893440" name="Picture"/>
+                          <pic:cNvPr id="1960856263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127402339" name="Picture">
+                        <wp:docPr id="1200665014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127402339" name="Picture"/>
+                                <pic:cNvPr id="1200665014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54681910" name="Picture">
+                        <wp:docPr id="240533448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54681910" name="Picture"/>
+                                <pic:cNvPr id="240533448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679837313" name="Picture">
+                        <wp:docPr id="1414092322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679837313" name="Picture"/>
+                                <pic:cNvPr id="1414092322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276411032" name="Picture">
+                        <wp:docPr id="200481614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276411032" name="Picture"/>
+                                <pic:cNvPr id="200481614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="27978692" name="Picture">
+                        <wp:docPr id="1553981384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="27978692" name="Picture"/>
+                                <pic:cNvPr id="1553981384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127048116" name="Picture">
+                        <wp:docPr id="521318909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127048116" name="Picture"/>
+                                <pic:cNvPr id="521318909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="724399424" name="Picture">
+                        <wp:docPr id="2093645832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="724399424" name="Picture"/>
+                                <pic:cNvPr id="2093645832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537112344" name="Picture">
+                        <wp:docPr id="1046311440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537112344" name="Picture"/>
+                                <pic:cNvPr id="1046311440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001492412" name="Picture">
+                        <wp:docPr id="10599894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001492412" name="Picture"/>
+                                <pic:cNvPr id="10599894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="752873173" name="Picture">
+                        <wp:docPr id="240271977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="752873173" name="Picture"/>
+                                <pic:cNvPr id="240271977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615697078" name="Picture">
+                        <wp:docPr id="1003509951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615697078" name="Picture"/>
+                                <pic:cNvPr id="1003509951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179355176" name="Picture">
+                        <wp:docPr id="930761007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179355176" name="Picture"/>
+                                <pic:cNvPr id="930761007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262089670" name="Picture">
+                        <wp:docPr id="1266259829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262089670" name="Picture"/>
+                                <pic:cNvPr id="1266259829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836396822" name="Picture">
+                        <wp:docPr id="1574001446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836396822" name="Picture"/>
+                                <pic:cNvPr id="1574001446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917382221" name="Picture">
+                        <wp:docPr id="794878298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917382221" name="Picture"/>
+                                <pic:cNvPr id="794878298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36628581" name="Picture">
+                  <wp:docPr id="431203431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36628581" name="Picture"/>
+                          <pic:cNvPr id="431203431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685008723" name="Picture">
+                  <wp:docPr id="1876603414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685008723" name="Picture"/>
+                          <pic:cNvPr id="1876603414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318548171" name="Picture">
+                  <wp:docPr id="1577202591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318548171" name="Picture"/>
+                          <pic:cNvPr id="1577202591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455839304" name="Picture">
+                  <wp:docPr id="1007197009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455839304" name="Picture"/>
+                          <pic:cNvPr id="1007197009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648917023" name="Picture">
+                  <wp:docPr id="840686417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648917023" name="Picture"/>
+                          <pic:cNvPr id="840686417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653301753" name="Picture">
+                  <wp:docPr id="1204070233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653301753" name="Picture"/>
+                          <pic:cNvPr id="1204070233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1488750685" name="Picture">
+                        <wp:docPr id="983586479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1488750685" name="Picture"/>
+                                <pic:cNvPr id="983586479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150404801" name="Picture">
+                  <wp:docPr id="1017336407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150404801" name="Picture"/>
+                          <pic:cNvPr id="1017336407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372828538" name="Picture">
+                  <wp:docPr id="2133917307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372828538" name="Picture"/>
+                          <pic:cNvPr id="2133917307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712664448" name="Picture">
+                  <wp:docPr id="1193134620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712664448" name="Picture"/>
+                          <pic:cNvPr id="1193134620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684454115" name="Picture">
+                  <wp:docPr id="355443754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684454115" name="Picture"/>
+                          <pic:cNvPr id="355443754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285572562" name="Picture">
+                  <wp:docPr id="1883213725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285572562" name="Picture"/>
+                          <pic:cNvPr id="1883213725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095975888" name="Picture">
+                  <wp:docPr id="330185156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095975888" name="Picture"/>
+                          <pic:cNvPr id="330185156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="674930194" name="Picture">
+                        <wp:docPr id="464589708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="674930194" name="Picture"/>
+                                <pic:cNvPr id="464589708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114114407" name="Picture">
+                        <wp:docPr id="1062636080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114114407" name="Picture"/>
+                                <pic:cNvPr id="1062636080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45353147" name="Picture">
+                  <wp:docPr id="753455909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45353147" name="Picture"/>
+                          <pic:cNvPr id="753455909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286567273" name="Picture">
+                  <wp:docPr id="797735351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286567273" name="Picture"/>
+                          <pic:cNvPr id="797735351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342522871" name="Picture">
+                  <wp:docPr id="347757909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342522871" name="Picture"/>
+                          <pic:cNvPr id="347757909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321341888" name="Picture">
+                  <wp:docPr id="1387973403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321341888" name="Picture"/>
+                          <pic:cNvPr id="1387973403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270948549" name="Picture">
+                  <wp:docPr id="983789223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270948549" name="Picture"/>
+                          <pic:cNvPr id="983789223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144792561" name="Picture">
+                  <wp:docPr id="456146731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144792561" name="Picture"/>
+                          <pic:cNvPr id="456146731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306716095" name="Picture">
+                        <wp:docPr id="1385903262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306716095" name="Picture"/>
+                                <pic:cNvPr id="1385903262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939434410" name="Picture">
+                  <wp:docPr id="1221099649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939434410" name="Picture"/>
+                          <pic:cNvPr id="1221099649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612172339" name="Picture">
+                  <wp:docPr id="1340962680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612172339" name="Picture"/>
+                          <pic:cNvPr id="1340962680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229471447" name="Picture">
+                  <wp:docPr id="1483174619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229471447" name="Picture"/>
+                          <pic:cNvPr id="1483174619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105178036" name="Picture">
+                  <wp:docPr id="1467735223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105178036" name="Picture"/>
+                          <pic:cNvPr id="1467735223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857164153" name="Picture">
+                  <wp:docPr id="1728945903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857164153" name="Picture"/>
+                          <pic:cNvPr id="1728945903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514422244" name="Picture">
+                  <wp:docPr id="868210665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514422244" name="Picture"/>
+                          <pic:cNvPr id="868210665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471206012" name="Picture">
+                        <wp:docPr id="964406121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471206012" name="Picture"/>
+                                <pic:cNvPr id="964406121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067768652" name="Picture">
+                  <wp:docPr id="1195309778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067768652" name="Picture"/>
+                          <pic:cNvPr id="1195309778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472595903" name="Picture">
+                  <wp:docPr id="603595199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472595903" name="Picture"/>
+                          <pic:cNvPr id="603595199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874654248" name="Picture">
+                  <wp:docPr id="1720760643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874654248" name="Picture"/>
+                          <pic:cNvPr id="1720760643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058267316" name="Picture">
+                  <wp:docPr id="785971407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058267316" name="Picture"/>
+                          <pic:cNvPr id="785971407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083124288" name="Picture">
+                  <wp:docPr id="1982114449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083124288" name="Picture"/>
+                          <pic:cNvPr id="1982114449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327992708" name="Picture">
+                  <wp:docPr id="804860644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327992708" name="Picture"/>
+                          <pic:cNvPr id="804860644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725445029" name="Picture">
+                  <wp:docPr id="1535472828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725445029" name="Picture"/>
+                          <pic:cNvPr id="1535472828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632576798" name="Picture">
+                  <wp:docPr id="970105706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632576798" name="Picture"/>
+                          <pic:cNvPr id="970105706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627505564" name="Picture">
+                  <wp:docPr id="1033855365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627505564" name="Picture"/>
+                          <pic:cNvPr id="1033855365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>