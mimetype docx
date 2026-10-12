--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388940887" name="Picture">
+                  <wp:docPr id="663782410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388940887" name="Picture"/>
+                          <pic:cNvPr id="663782410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602826195" name="Picture">
+                  <wp:docPr id="626621568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602826195" name="Picture"/>
+                          <pic:cNvPr id="626621568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165069800" name="Picture">
+                        <wp:docPr id="605613406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165069800" name="Picture"/>
+                                <pic:cNvPr id="605613406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265194468" name="Picture">
+                  <wp:docPr id="387820174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265194468" name="Picture"/>
+                          <pic:cNvPr id="387820174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738339197" name="Picture">
+                  <wp:docPr id="1549975955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738339197" name="Picture"/>
+                          <pic:cNvPr id="1549975955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823661181" name="Picture">
+                  <wp:docPr id="1213888932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823661181" name="Picture"/>
+                          <pic:cNvPr id="1213888932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275789228" name="Picture">
+                  <wp:docPr id="508471055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275789228" name="Picture"/>
+                          <pic:cNvPr id="508471055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201914739" name="Picture">
+                  <wp:docPr id="1874767063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201914739" name="Picture"/>
+                          <pic:cNvPr id="1874767063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1030225939" name="Picture">
+                        <wp:docPr id="1841361350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1030225939" name="Picture"/>
+                                <pic:cNvPr id="1841361350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084023839" name="Picture">
+                        <wp:docPr id="1686863956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084023839" name="Picture"/>
+                                <pic:cNvPr id="1686863956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967506284" name="Picture">
+                        <wp:docPr id="327805586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967506284" name="Picture"/>
+                                <pic:cNvPr id="327805586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550156955" name="Picture">
+                        <wp:docPr id="538968471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550156955" name="Picture"/>
+                                <pic:cNvPr id="538968471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101181930" name="Picture">
+                        <wp:docPr id="865391201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101181930" name="Picture"/>
+                                <pic:cNvPr id="865391201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="579551646" name="Picture">
+                        <wp:docPr id="282171261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="579551646" name="Picture"/>
+                                <pic:cNvPr id="282171261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088778889" name="Picture">
+                        <wp:docPr id="1849165916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088778889" name="Picture"/>
+                                <pic:cNvPr id="1849165916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1488785664" name="Picture">
+                        <wp:docPr id="647711262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1488785664" name="Picture"/>
+                                <pic:cNvPr id="647711262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293481837" name="Picture">
+                        <wp:docPr id="1107690710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293481837" name="Picture"/>
+                                <pic:cNvPr id="1107690710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946307532" name="Picture">
+                        <wp:docPr id="2015752802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946307532" name="Picture"/>
+                                <pic:cNvPr id="2015752802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="635030747" name="Picture">
+                        <wp:docPr id="771178341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="635030747" name="Picture"/>
+                                <pic:cNvPr id="771178341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908519645" name="Picture">
+                        <wp:docPr id="579309015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908519645" name="Picture"/>
+                                <pic:cNvPr id="579309015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407242659" name="Picture">
+                        <wp:docPr id="1881103438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407242659" name="Picture"/>
+                                <pic:cNvPr id="1881103438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335555821" name="Picture">
+                        <wp:docPr id="1296510957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335555821" name="Picture"/>
+                                <pic:cNvPr id="1296510957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640244912" name="Picture">
+                        <wp:docPr id="408254300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640244912" name="Picture"/>
+                                <pic:cNvPr id="408254300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293451675" name="Picture">
+                  <wp:docPr id="1030447384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293451675" name="Picture"/>
+                          <pic:cNvPr id="1030447384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410256012" name="Picture">
+                  <wp:docPr id="1801262831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410256012" name="Picture"/>
+                          <pic:cNvPr id="1801262831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119024220" name="Picture">
+                  <wp:docPr id="892111367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119024220" name="Picture"/>
+                          <pic:cNvPr id="892111367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172635716" name="Picture">
+                  <wp:docPr id="2137934657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172635716" name="Picture"/>
+                          <pic:cNvPr id="2137934657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157556596" name="Picture">
+                  <wp:docPr id="1800585533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157556596" name="Picture"/>
+                          <pic:cNvPr id="1800585533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366137585" name="Picture">
+                  <wp:docPr id="1387997814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366137585" name="Picture"/>
+                          <pic:cNvPr id="1387997814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014199519" name="Picture">
+                        <wp:docPr id="1178570529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014199519" name="Picture"/>
+                                <pic:cNvPr id="1178570529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743966682" name="Picture">
+                        <wp:docPr id="1739492507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743966682" name="Picture"/>
+                                <pic:cNvPr id="1739492507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20348,57 +20348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260230491" name="Picture">
+                  <wp:docPr id="478912054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260230491" name="Picture"/>
+                          <pic:cNvPr id="478912054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20437,57 +20437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335279223" name="Picture">
+                  <wp:docPr id="942246074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335279223" name="Picture"/>
+                          <pic:cNvPr id="942246074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21081,57 +21081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17939610" name="Picture">
+                  <wp:docPr id="2017798918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17939610" name="Picture"/>
+                          <pic:cNvPr id="2017798918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22079,57 +22079,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437520615" name="Picture">
+                  <wp:docPr id="1714874382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437520615" name="Picture"/>
+                          <pic:cNvPr id="1714874382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_18.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22182,57 +22182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772450786" name="Picture">
+                  <wp:docPr id="564074917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772450786" name="Picture"/>
+                          <pic:cNvPr id="564074917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23563,57 +23563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455730571" name="Picture">
+                  <wp:docPr id="1046154453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455730571" name="Picture"/>
+                          <pic:cNvPr id="1046154453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24725,57 +24725,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658605144" name="Picture">
+                        <wp:docPr id="169722017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658605144" name="Picture"/>
+                                <pic:cNvPr id="169722017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25700,57 +25700,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686924405" name="Picture">
+                        <wp:docPr id="1216513734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686924405" name="Picture"/>
+                                <pic:cNvPr id="1216513734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27351,57 +27351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749862436" name="Picture">
+                  <wp:docPr id="506369559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749862436" name="Picture"/>
+                          <pic:cNvPr id="506369559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27431,57 +27431,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98220370" name="Picture">
+                  <wp:docPr id="1089712586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98220370" name="Picture"/>
+                          <pic:cNvPr id="1089712586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27976,57 +27976,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738536837" name="Picture">
+                  <wp:docPr id="586172583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738536837" name="Picture"/>
+                          <pic:cNvPr id="586172583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29703,57 +29703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788473565" name="Picture">
+                  <wp:docPr id="1045804303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788473565" name="Picture"/>
+                          <pic:cNvPr id="1045804303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29792,57 +29792,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978965749" name="Picture">
+                  <wp:docPr id="1677016814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978965749" name="Picture"/>
+                          <pic:cNvPr id="1677016814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30436,57 +30436,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068875582" name="Picture">
+                  <wp:docPr id="1130428231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068875582" name="Picture"/>
+                          <pic:cNvPr id="1130428231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31434,57 +31434,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019849518" name="Picture">
+                  <wp:docPr id="407295896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019849518" name="Picture"/>
+                          <pic:cNvPr id="407295896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31537,57 +31537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606351412" name="Picture">
+                  <wp:docPr id="1410146222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606351412" name="Picture"/>
+                          <pic:cNvPr id="1410146222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32914,57 +32914,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524158648" name="Picture">
+                  <wp:docPr id="406682446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524158648" name="Picture"/>
+                          <pic:cNvPr id="406682446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34057,57 +34057,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883965730" name="Picture">
+                        <wp:docPr id="629038704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883965730" name="Picture"/>
+                                <pic:cNvPr id="629038704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35418,57 +35418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686908444" name="Picture">
+                  <wp:docPr id="1449830042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686908444" name="Picture"/>
+                          <pic:cNvPr id="1449830042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35507,57 +35507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630656025" name="Picture">
+                  <wp:docPr id="2097956472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630656025" name="Picture"/>
+                          <pic:cNvPr id="2097956472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36151,57 +36151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038714722" name="Picture">
+                  <wp:docPr id="742382816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038714722" name="Picture"/>
+                          <pic:cNvPr id="742382816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37149,57 +37149,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604206514" name="Picture">
+                  <wp:docPr id="1660347590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604206514" name="Picture"/>
+                          <pic:cNvPr id="1660347590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37252,57 +37252,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631128721" name="Picture">
+                  <wp:docPr id="1566013431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631128721" name="Picture"/>
+                          <pic:cNvPr id="1566013431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38629,57 +38629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886142636" name="Picture">
+                  <wp:docPr id="1034625980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886142636" name="Picture"/>
+                          <pic:cNvPr id="1034625980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39772,57 +39772,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238616039" name="Picture">
+                        <wp:docPr id="1117468051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238616039" name="Picture"/>
+                                <pic:cNvPr id="1117468051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41140,57 +41140,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857665149" name="Picture">
+                  <wp:docPr id="1641830318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857665149" name="Picture"/>
+                          <pic:cNvPr id="1641830318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41229,57 +41229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680206598" name="Picture">
+                  <wp:docPr id="2054214059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680206598" name="Picture"/>
+                          <pic:cNvPr id="2054214059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41861,57 +41861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467811937" name="Picture">
+                  <wp:docPr id="370205418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467811937" name="Picture"/>
+                          <pic:cNvPr id="370205418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42805,57 +42805,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059091050" name="Picture">
+                  <wp:docPr id="1070287990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059091050" name="Picture"/>
+                          <pic:cNvPr id="1070287990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42917,57 +42917,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058640351" name="Picture">
+                  <wp:docPr id="796895330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058640351" name="Picture"/>
+                          <pic:cNvPr id="796895330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44576,57 +44576,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334831885" name="Picture">
+                  <wp:docPr id="1042797117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334831885" name="Picture"/>
+                          <pic:cNvPr id="1042797117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45755,57 +45755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000751684" name="Picture">
+                  <wp:docPr id="16545170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000751684" name="Picture"/>
+                          <pic:cNvPr id="16545170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45835,57 +45835,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216984637" name="Picture">
+                  <wp:docPr id="470057100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216984637" name="Picture"/>
+                          <pic:cNvPr id="470057100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825319140" name="Picture">
+                  <wp:docPr id="887524308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825319140" name="Picture"/>
+                          <pic:cNvPr id="887524308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>